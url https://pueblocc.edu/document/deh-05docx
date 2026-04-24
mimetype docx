--- v0 (2025-10-19)
+++ v1 (2026-04-24)
@@ -78,100 +78,100 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D7CCF">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>The applicant must complete four hours of work-related observation with a licensed dental hygienist, observation of a dentist in lieu of a hygienist will not be accepted. Applicants will submit one form for each observation.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="39C12DDD" w14:textId="77777777" w:rsidR="003D7CCF" w:rsidRDefault="003D7CCF" w:rsidP="003D7CCF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="54C82956" w14:textId="45D61A0C" w:rsidR="003D7CCF" w:rsidRDefault="003D7CCF" w:rsidP="003D7CCF">
+    <w:p w14:paraId="54C82956" w14:textId="3DCEEC72" w:rsidR="003D7CCF" w:rsidRDefault="003D7CCF" w:rsidP="003D7CCF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0096401B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>Observations must be recent and completed between February 1, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005329E9">
+      <w:r w:rsidR="00925AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="0096401B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t xml:space="preserve"> and January 31, 202</w:t>
       </w:r>
-      <w:r w:rsidR="005329E9">
+      <w:r w:rsidR="00925AFD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidRPr="0096401B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="297F9C3B" w14:textId="77777777" w:rsidR="003D7CCF" w:rsidRDefault="003D7CCF" w:rsidP="003D7CCF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
           <w:u w:val="single"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="52873335" w14:textId="49F939E9" w:rsidR="003D7CCF" w:rsidRDefault="003D7CCF" w:rsidP="003D7CCF">
@@ -791,51 +791,51 @@
                         <w:txbxContent>
                           <w:p w14:paraId="6B5E19E4" w14:textId="71E7E581" w:rsidR="00497172" w:rsidRDefault="00497172"/>
                         </w:txbxContent>
                       </wps:txbx>
                       <wps:bodyPr rot="0" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                         <a:noAutofit/>
                       </wps:bodyPr>
                     </wps:wsp>
                   </a:graphicData>
                 </a:graphic>
                 <wp14:sizeRelH relativeFrom="margin">
                   <wp14:pctWidth>0</wp14:pctWidth>
                 </wp14:sizeRelH>
                 <wp14:sizeRelV relativeFrom="margin">
                   <wp14:pctHeight>0</wp14:pctHeight>
                 </wp14:sizeRelV>
               </wp:anchor>
             </w:drawing>
           </mc:Choice>
           <mc:Fallback>
             <w:pict>
               <v:shapetype w14:anchorId="2AD1087C" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
                 <v:stroke joinstyle="miter"/>
                 <v:path gradientshapeok="t" o:connecttype="rect"/>
               </v:shapetype>
-              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Text box left blank so user can fill out." style="position:absolute;margin-left:486.55pt;margin-top:17.15pt;width:537.75pt;height:231pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmwpqPQwIAAHkEAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfyD0vjhx00uMOkXXrsOA&#10;3YB2H0DLcixUFj1Jid19/Sg5zYJu2MMwPwgiKR0dHpK+vBo7AzvlvCZbisVsLkBZSbW2m1J8e7h7&#10;cyHAB7Q1GrKqFE/Ki6v161eXQ1+onFoytXLAINYXQ1+KNoS+yDIvW9Whn1GvLAcbch0GNt0mqx0O&#10;jN6ZLJ/Pz7KBXN07ksp79t5OQbFO+E2jZPjSNF4FMKVgbiGtLq1VXLP1JRYbh32r5Z4G/gOLDrXl&#10;Rw9QtxgQtk7/BtVp6chTE2aSuoyaRkuVcuBsFvMX2dy32KuUC4vj+4NM/v/Bys+7rw50XYp8cS7A&#10;YsdFelBjgLc0Qi6gVl6yXslVscuoJkBl0D6CJ9h6rp5EC402BmgbZlHRofcFA9/3DB1GBuLOSOr4&#10;/iPJRw+Wblq0G3XtHA2twpozWsSb2dHVCcdHkGr4RDUTw22gBDQ2rotys4DA6FzZp0M1I3nJzrOL&#10;fLXMTwVIjuWrk5Pzeap3hsXz9d758F5RB3FTCsftkuBx99GHSAeL5yPxNU9G13ecaTLcproxDnbI&#10;rXWXvpTBi2PGwlCK1SkT+TvEPH1/guh0YJWN7kpxcTiERdTtna1TBwfUZtozZWP3QkbtJhXDWI37&#10;wlRUP7GkjqZZ4NnlTUvuh4CB56AU/vsWnRJgPlguy2qxXMbBScby9Dxnwx1HquMIWslQpQgCpu1N&#10;SMMWU7d0zeVrdBI21nlisufK/Z303s9iHKBjO5369cdY/wQAAP//AwBQSwMEFAAGAAgAAAAhAJJT&#10;kgjfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSBp2oZsKoQEojco&#10;CK5usk0i7HWw3TT8Pe4JjqMZzbwp15PRYiTne8sIN7MEBHFtm55bhPe3x+slCB8UN0pbJoQf8rCu&#10;zs9KVTT2yK80bkMrYgn7QiF0IQyFlL7uyCg/swNx9PbWGRWidK1snDrGcqPlbZLk0qie40KnBnro&#10;qP7aHgzCMnseP/0mffmo871ehavF+PTtEC8vpvs7EIGm8BeGE35Ehyoy7eyBGy80QjwSENIsBXFy&#10;k8V8DmKHkK3yFGRVyv8Hql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAA&#10;AAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACU&#10;AQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAJsKaj0MCAAB5&#10;BAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAklOSCN8A&#10;AAAIAQAADwAAAAAAAAAAAAAAAACdBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAAKkF&#10;AAAAAA==&#10;">
+              <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" alt="Text box left blank so user can fill out." style="position:absolute;margin-left:486.55pt;margin-top:17.15pt;width:537.75pt;height:231pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQDBGAQdEAIAACAEAAAOAAAAZHJzL2Uyb0RvYy54bWysU9tu2zAMfR+wfxD0vjhxkzYx4hRdugwD&#10;ugvQ7QNoWY6FyaImKbGzrx+lpGnQDXsYpgdBFKmjw0NyeTt0mu2l8wpNySejMWfSCKyV2Zb829fN&#10;mzlnPoCpQaORJT9Iz29Xr18te1vIHFvUtXSMQIwvelvyNgRbZJkXrezAj9BKQ84GXQeBTLfNagc9&#10;oXc6y8fj66xHV1uHQnpPt/dHJ18l/KaRInxuGi8D0yUnbiHtLu1V3LPVEoqtA9sqcaIB/8CiA2Xo&#10;0zPUPQRgO6d+g+qUcOixCSOBXYZNo4RMOVA2k/GLbB5bsDLlQuJ4e5bJ/z9Y8Wn/aL84Foa3OFAB&#10;UxLePqD47pnBdQtmK++cw76VUNPHkyhZ1ltfnJ5GqX3hI0jVf8Saigy7gAloaFwXVaE8GaFTAQ5n&#10;0eUQmKDL63m+mOYzzgT58sXV1c04lSWD4um5dT68l9ixeCi5o6omeNg/+BDpQPEUEn/zqFW9UVon&#10;w22rtXZsD9QBm7RSBi/CtGF9yRczIvJ3iHFaf4LoVKBW1qor+fwcBEXU7Z2pU6MFUPp4JsranISM&#10;2h1VDEM1UGAUtML6QJI6PLYsjRgdWnQ/OeupXUvuf+zASc70B0NlWUym09jfyZjObnIy3KWnuvSA&#10;EQRV8sDZ8bgOaSZi6gbvqHyNSsI+MzlxpTZMep9GJvb5pZ2ingd79QsAAP//AwBQSwMEFAAGAAgA&#10;AAAhAJJTkgjfAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SFwQdSBp2oZs&#10;KoQEojcoCK5usk0i7HWw3TT8Pe4JjqMZzbwp15PRYiTne8sIN7MEBHFtm55bhPe3x+slCB8UN0pb&#10;JoQf8rCuzs9KVTT2yK80bkMrYgn7QiF0IQyFlL7uyCg/swNx9PbWGRWidK1snDrGcqPlbZLk0qie&#10;40KnBnroqP7aHgzCMnseP/0mffmo871ehavF+PTtEC8vpvs7EIGm8BeGE35Ehyoy7eyBGy80QjwS&#10;ENIsBXFyk8V8DmKHkK3yFGRVyv8Hql8AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEA&#10;ABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h&#10;/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAwRgE&#10;HRACAAAgBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEA&#10;klOSCN8AAAAIAQAADwAAAAAAAAAAAAAAAABqBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA&#10;8wAAAHYFAAAAAA==&#10;">
                 <v:textbox>
                   <w:txbxContent>
                     <w:p w14:paraId="6B5E19E4" w14:textId="71E7E581" w:rsidR="00497172" w:rsidRDefault="00497172"/>
                   </w:txbxContent>
                 </v:textbox>
                 <w10:wrap type="square" anchorx="margin"/>
               </v:shape>
             </w:pict>
           </mc:Fallback>
         </mc:AlternateContent>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:id w:val="-259836084"/>
         <w:lock w:val="contentLocked"/>
         <w:placeholder>
           <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
         </w:placeholder>
         <w:group/>
@@ -914,122 +914,122 @@
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00497172" w:rsidRPr="00497172" w:rsidSect="00C610C4">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="74AC9073" w14:textId="77777777" w:rsidR="00B10E77" w:rsidRDefault="00B10E77" w:rsidP="002116BF">
+    <w:p w14:paraId="43C31C0D" w14:textId="77777777" w:rsidR="00910813" w:rsidRDefault="00910813" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="603096CC" w14:textId="77777777" w:rsidR="00B10E77" w:rsidRDefault="00B10E77" w:rsidP="002116BF">
+    <w:p w14:paraId="47314C44" w14:textId="77777777" w:rsidR="00910813" w:rsidRDefault="00910813" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="0427A390" w14:textId="5FF6BF31" w:rsidR="002116BF" w:rsidRPr="000D1AFA" w:rsidRDefault="005329E9" w:rsidP="00C610C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>4</w:t>
     </w:r>
     <w:r w:rsidR="000D1AFA">
       <w:rPr>
@@ -1162,61 +1162,61 @@
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="000D1AFA" w:rsidRPr="000D1AFA">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>DEH-0</w:t>
     </w:r>
     <w:r w:rsidR="00886082">
       <w:rPr>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="25B2CC03" w14:textId="77777777" w:rsidR="00B10E77" w:rsidRDefault="00B10E77" w:rsidP="002116BF">
+    <w:p w14:paraId="6FB5ED5A" w14:textId="77777777" w:rsidR="00910813" w:rsidRDefault="00910813" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="316E9C22" w14:textId="77777777" w:rsidR="00B10E77" w:rsidRDefault="00B10E77" w:rsidP="002116BF">
+    <w:p w14:paraId="38DE8322" w14:textId="77777777" w:rsidR="00910813" w:rsidRDefault="00910813" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
       <w:id w:val="-343011958"/>
       <w:lock w:val="contentLocked"/>
       <w:placeholder>
         <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
       </w:placeholder>
       <w:group/>
     </w:sdtPr>
@@ -1847,94 +1847,98 @@
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="2014213401">
     <w:abstractNumId w:val="3"/>
   </w:num>
   <w:num w:numId="2" w16cid:durableId="1677415686">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="691998280">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="146168372">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="1636063998">
     <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
+  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C139A8"/>
     <w:rsid w:val="00052D58"/>
     <w:rsid w:val="000A68CF"/>
     <w:rsid w:val="000D1AFA"/>
     <w:rsid w:val="000E0C6F"/>
     <w:rsid w:val="001D29F8"/>
     <w:rsid w:val="002116BF"/>
     <w:rsid w:val="00376E0D"/>
     <w:rsid w:val="003D7CCF"/>
     <w:rsid w:val="00476FB3"/>
     <w:rsid w:val="00481193"/>
     <w:rsid w:val="00497172"/>
     <w:rsid w:val="004F1E31"/>
     <w:rsid w:val="004F79C2"/>
     <w:rsid w:val="005329E9"/>
     <w:rsid w:val="005A66CD"/>
     <w:rsid w:val="006578D3"/>
     <w:rsid w:val="006C7CFA"/>
     <w:rsid w:val="0076332C"/>
     <w:rsid w:val="007D7780"/>
     <w:rsid w:val="0087372A"/>
     <w:rsid w:val="00886082"/>
+    <w:rsid w:val="00910813"/>
+    <w:rsid w:val="00925AFD"/>
+    <w:rsid w:val="00A9478F"/>
     <w:rsid w:val="00B10E77"/>
     <w:rsid w:val="00B575A6"/>
     <w:rsid w:val="00C139A8"/>
     <w:rsid w:val="00C21ED7"/>
     <w:rsid w:val="00C610C4"/>
     <w:rsid w:val="00D65AD2"/>
     <w:rsid w:val="00EF7087"/>
     <w:rsid w:val="00F74C08"/>
     <w:rsid w:val="00FA39CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
@@ -2706,104 +2710,106 @@
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:formatting="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000754C8"/>
     <w:rsid w:val="000754C8"/>
+    <w:rsid w:val="000A1FFF"/>
     <w:rsid w:val="001529DE"/>
     <w:rsid w:val="00483E3F"/>
     <w:rsid w:val="004F1E31"/>
     <w:rsid w:val="004F79C2"/>
     <w:rsid w:val="005E052D"/>
+    <w:rsid w:val="00A9478F"/>
     <w:rsid w:val="00B602AD"/>
     <w:rsid w:val="00C853AA"/>
     <w:rsid w:val="00EA6995"/>
     <w:rsid w:val="00F74C08"/>
     <w:rsid w:val="00FA39CB"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
@@ -3525,70 +3531,70 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>111</Words>
-  <Characters>635</Characters>
+  <Words>103</Words>
+  <Characters>590</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>5</Lines>
-  <Paragraphs>1</Paragraphs>
+  <Lines>27</Lines>
+  <Paragraphs>12</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>745</CharactersWithSpaces>
+  <CharactersWithSpaces>704</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>Jimenez, Julie</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>