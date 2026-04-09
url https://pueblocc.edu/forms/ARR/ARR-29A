--- v1 (2026-02-20)
+++ v2 (2026-04-09)
@@ -748,62 +748,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PCC Fremont Campus</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="665AE117" w14:textId="77777777" w:rsidR="00FB6FFF" w:rsidRDefault="00FB6FFF" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GoZone</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="477A16E8" w14:textId="6B2F17C6" w:rsidR="00FB6FFF" w:rsidRDefault="00601D11" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00BA4E68">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Debbie.Herrera@pueblocc.edu</w:t>
             </w:r>
@@ -857,62 +855,60 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>PCCSW &amp; Mancos</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1980" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="5A81CEAF" w14:textId="77777777" w:rsidR="004B7A38" w:rsidRPr="00E221E4" w:rsidRDefault="004B7A38" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E221E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>GoZones</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="40E2E30B" w14:textId="77777777" w:rsidR="004B7A38" w:rsidRPr="00E221E4" w:rsidRDefault="00E221E4" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
                 <w:highlight w:val="yellow"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E221E4">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>Lisa.Molina@pueblocc.edu</w:t>
@@ -3522,109 +3518,109 @@
       </w:sdt>
       <w:r w:rsidR="003C3553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C3553" w:rsidSect="004B7A38">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="288" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="261FB878" w14:textId="77777777" w:rsidR="00F66ECD" w:rsidRDefault="00F66ECD">
+    <w:p w14:paraId="41E7CE74" w14:textId="77777777" w:rsidR="00F300D0" w:rsidRDefault="00F300D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="2960DC00" w14:textId="77777777" w:rsidR="00F66ECD" w:rsidRDefault="00F66ECD">
+    <w:p w14:paraId="06AA747D" w14:textId="77777777" w:rsidR="00F300D0" w:rsidRDefault="00F300D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="38CD867C" w14:textId="4DB96CEB" w:rsidR="008F46C0" w:rsidRPr="008F46C0" w:rsidRDefault="008F46C0" w:rsidP="00593A84">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
@@ -3702,58 +3698,58 @@
       <w:t>Page 1</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA1437">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00593A84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ARR-29</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="7DCB07C0" w14:textId="77777777" w:rsidR="00F66ECD" w:rsidRDefault="00F66ECD">
+    <w:p w14:paraId="6654177D" w14:textId="77777777" w:rsidR="00F300D0" w:rsidRDefault="00F300D0">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0C5247DC" w14:textId="77777777" w:rsidR="00F66ECD" w:rsidRDefault="00F66ECD">
+    <w:p w14:paraId="3D0794DE" w14:textId="77777777" w:rsidR="00F300D0" w:rsidRDefault="00F300D0">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="794AF82E" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="008F46C0" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC444A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
@@ -3787,81 +3783,79 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1024233" cy="356681"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C1FFA24" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="008F46C0" w:rsidP="008F46C0">
+  <w:p w14:paraId="01CC139E" w14:textId="555A51DC" w:rsidR="008F46C0" w:rsidRDefault="006662B3" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00AC444A">
+    <w:r w:rsidRPr="006662B3">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Admissions and Records</w:t>
+      <w:t>Office of the Registrar and Records</w:t>
     </w:r>
-  </w:p>
-[...2 lines deleted...]
-      <w:pStyle w:val="Header"/>
+    <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-    </w:pPr>
-    <w:r>
+      <w:br/>
+    </w:r>
+    <w:r w:rsidR="00E35F3B">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Student Center, Room 260</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D195464" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="00E35F3B" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
@@ -4646,86 +4640,87 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="919944776">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="43330959">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="265699964">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1151287921">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1793937229">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="FhDIN2R26GA5lYyN+hgn2GbwAYACyBsRoytO7Wjgv3iIgyEEJ/7BuuevqCsg2FFoXa6WoEtptwtAdKQSbd932g==" w:salt="l1S4Oshvc5pagbuOOS5MsA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="6jq3MnO+cleo0CQvw2GdAKbYIyGo420oo5wqOXGXD+tnEoIJM+cPz6ES7rlhrHsG9n8YPjvpli2Esj1ds6Merw==" w:salt="XuXOT705m5JUAseWfid1/A=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003971BB"/>
     <w:rsid w:val="000030F5"/>
     <w:rsid w:val="00017EF1"/>
     <w:rsid w:val="000214CF"/>
     <w:rsid w:val="00027B07"/>
     <w:rsid w:val="00031A0A"/>
     <w:rsid w:val="000409E5"/>
     <w:rsid w:val="00040E06"/>
     <w:rsid w:val="000502CF"/>
     <w:rsid w:val="00050C8F"/>
     <w:rsid w:val="00065D90"/>
     <w:rsid w:val="0007188F"/>
     <w:rsid w:val="00081332"/>
     <w:rsid w:val="00087EF7"/>
     <w:rsid w:val="000A240B"/>
     <w:rsid w:val="000B1E36"/>
+    <w:rsid w:val="000B363B"/>
     <w:rsid w:val="000C0181"/>
     <w:rsid w:val="000C0F8C"/>
     <w:rsid w:val="000C6DA5"/>
     <w:rsid w:val="000E25A6"/>
     <w:rsid w:val="000F47E2"/>
     <w:rsid w:val="000F496E"/>
     <w:rsid w:val="000F6761"/>
     <w:rsid w:val="001011BE"/>
     <w:rsid w:val="00140434"/>
     <w:rsid w:val="00141F60"/>
     <w:rsid w:val="00147E6A"/>
     <w:rsid w:val="00150826"/>
     <w:rsid w:val="00154916"/>
     <w:rsid w:val="00156A32"/>
     <w:rsid w:val="00160EFD"/>
     <w:rsid w:val="0016352D"/>
     <w:rsid w:val="0017067D"/>
     <w:rsid w:val="00176012"/>
     <w:rsid w:val="00193FC1"/>
     <w:rsid w:val="001965CD"/>
     <w:rsid w:val="001A03D5"/>
     <w:rsid w:val="001A65C9"/>
     <w:rsid w:val="001C32DF"/>
     <w:rsid w:val="001C6E1C"/>
     <w:rsid w:val="001E3095"/>
@@ -4821,50 +4816,51 @@
     <w:rsid w:val="005842CC"/>
     <w:rsid w:val="00593A84"/>
     <w:rsid w:val="00595437"/>
     <w:rsid w:val="005B7F51"/>
     <w:rsid w:val="005C0C2A"/>
     <w:rsid w:val="005C5902"/>
     <w:rsid w:val="005C6067"/>
     <w:rsid w:val="005D174D"/>
     <w:rsid w:val="005D45B3"/>
     <w:rsid w:val="005F39F3"/>
     <w:rsid w:val="005F4849"/>
     <w:rsid w:val="005F740A"/>
     <w:rsid w:val="005F7D7E"/>
     <w:rsid w:val="00601D11"/>
     <w:rsid w:val="00603035"/>
     <w:rsid w:val="00603565"/>
     <w:rsid w:val="006039BD"/>
     <w:rsid w:val="00605892"/>
     <w:rsid w:val="00607045"/>
     <w:rsid w:val="006130F7"/>
     <w:rsid w:val="00623D69"/>
     <w:rsid w:val="00627E83"/>
     <w:rsid w:val="00644475"/>
     <w:rsid w:val="00652A50"/>
     <w:rsid w:val="00655ABC"/>
+    <w:rsid w:val="006662B3"/>
     <w:rsid w:val="00685821"/>
     <w:rsid w:val="00696137"/>
     <w:rsid w:val="006A237F"/>
     <w:rsid w:val="006B5242"/>
     <w:rsid w:val="006C24FD"/>
     <w:rsid w:val="006C2E57"/>
     <w:rsid w:val="006C59AF"/>
     <w:rsid w:val="006D7E70"/>
     <w:rsid w:val="006E41CB"/>
     <w:rsid w:val="006E64DA"/>
     <w:rsid w:val="006F3635"/>
     <w:rsid w:val="006F7A27"/>
     <w:rsid w:val="00716E2E"/>
     <w:rsid w:val="00722440"/>
     <w:rsid w:val="007307DD"/>
     <w:rsid w:val="007315B0"/>
     <w:rsid w:val="007348B3"/>
     <w:rsid w:val="00740E40"/>
     <w:rsid w:val="00742DF2"/>
     <w:rsid w:val="00750443"/>
     <w:rsid w:val="00757514"/>
     <w:rsid w:val="00787058"/>
     <w:rsid w:val="007A2A80"/>
     <w:rsid w:val="007A785C"/>
     <w:rsid w:val="007B116E"/>
@@ -4994,50 +4990,51 @@
     <w:rsid w:val="00DE6CC9"/>
     <w:rsid w:val="00DE7BA3"/>
     <w:rsid w:val="00E14D59"/>
     <w:rsid w:val="00E20263"/>
     <w:rsid w:val="00E221E4"/>
     <w:rsid w:val="00E23E57"/>
     <w:rsid w:val="00E323BF"/>
     <w:rsid w:val="00E35F3B"/>
     <w:rsid w:val="00E5123E"/>
     <w:rsid w:val="00E56196"/>
     <w:rsid w:val="00E64ACF"/>
     <w:rsid w:val="00E73594"/>
     <w:rsid w:val="00E7707E"/>
     <w:rsid w:val="00E85405"/>
     <w:rsid w:val="00EB23FF"/>
     <w:rsid w:val="00EB61DA"/>
     <w:rsid w:val="00EC4244"/>
     <w:rsid w:val="00ED3A48"/>
     <w:rsid w:val="00EF0DBF"/>
     <w:rsid w:val="00EF76BF"/>
     <w:rsid w:val="00F00F9E"/>
     <w:rsid w:val="00F07E83"/>
     <w:rsid w:val="00F14525"/>
     <w:rsid w:val="00F14855"/>
     <w:rsid w:val="00F236D1"/>
+    <w:rsid w:val="00F300D0"/>
     <w:rsid w:val="00F31BA8"/>
     <w:rsid w:val="00F35DC0"/>
     <w:rsid w:val="00F50246"/>
     <w:rsid w:val="00F50D9B"/>
     <w:rsid w:val="00F60974"/>
     <w:rsid w:val="00F61359"/>
     <w:rsid w:val="00F61E7E"/>
     <w:rsid w:val="00F66ECD"/>
     <w:rsid w:val="00F818E3"/>
     <w:rsid w:val="00F82380"/>
     <w:rsid w:val="00F86C7A"/>
     <w:rsid w:val="00F929F6"/>
     <w:rsid w:val="00FA5578"/>
     <w:rsid w:val="00FB6FFF"/>
     <w:rsid w:val="00FC1FF7"/>
     <w:rsid w:val="00FC4EA2"/>
     <w:rsid w:val="00FC650B"/>
     <w:rsid w:val="00FD486B"/>
     <w:rsid w:val="00FD48F5"/>
     <w:rsid w:val="00FD7C74"/>
     <w:rsid w:val="00FE2B20"/>
     <w:rsid w:val="00FE4926"/>
     <w:rsid w:val="00FE5AAC"/>
     <w:rsid w:val="00FF4AA9"/>
   </w:rsids>
@@ -5753,50 +5750,52 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1899433314">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
+  <w:relyOnVML/>
+  <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
@@ -6423,98 +6422,100 @@
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C686F"/>
     <w:rsid w:val="0000577D"/>
+    <w:rsid w:val="000B363B"/>
     <w:rsid w:val="000C686F"/>
+    <w:rsid w:val="00136EBE"/>
     <w:rsid w:val="00221064"/>
     <w:rsid w:val="002B3EB6"/>
     <w:rsid w:val="002D638C"/>
     <w:rsid w:val="00314ADB"/>
     <w:rsid w:val="004570FE"/>
     <w:rsid w:val="00457CD4"/>
     <w:rsid w:val="00465583"/>
     <w:rsid w:val="00595AE8"/>
     <w:rsid w:val="006A6068"/>
     <w:rsid w:val="006B7949"/>
     <w:rsid w:val="007C4F58"/>
     <w:rsid w:val="008C478A"/>
     <w:rsid w:val="00940287"/>
     <w:rsid w:val="009808BB"/>
     <w:rsid w:val="00991831"/>
     <w:rsid w:val="00AB5D6E"/>
     <w:rsid w:val="00B169AC"/>
     <w:rsid w:val="00C4361B"/>
     <w:rsid w:val="00DA4077"/>
     <w:rsid w:val="00ED3A48"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
@@ -7342,67 +7343,67 @@
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C5CC4AE-9444-4456-BA70-D9669790F47F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>243</Words>
-  <Characters>1587</Characters>
+  <Words>273</Words>
+  <Characters>1557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>55</Paragraphs>
+  <Lines>12</Lines>
+  <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PUEBLO COMMUNITY COLLEGE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1775</CharactersWithSpaces>
+  <CharactersWithSpaces>1827</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PUEBLO COMMUNITY COLLEGE</dc:title>
   <dc:creator>Deherrera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>