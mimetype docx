--- v0 (2025-10-08)
+++ v1 (2026-07-26)
@@ -39,92 +39,92 @@
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C1E966C" w14:textId="77777777" w:rsidR="002116BF" w:rsidRPr="00CA3C6E" w:rsidRDefault="0066547A" w:rsidP="002116BF">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Financial Requirements for International Students</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="349BA1E5" w14:textId="4932F59E" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00483CFC" w:rsidP="00F2619A">
+    <w:p w14:paraId="349BA1E5" w14:textId="3AF99EDC" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00483CFC" w:rsidP="00F2619A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="240"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>202</w:t>
       </w:r>
-      <w:r w:rsidR="0011356A" w:rsidRPr="00CA3C6E">
+      <w:r w:rsidR="00A84D5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>5</w:t>
+        <w:t>6</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>-202</w:t>
       </w:r>
-      <w:r w:rsidR="0011356A" w:rsidRPr="00CA3C6E">
+      <w:r w:rsidR="00A84D5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>6</w:t>
+        <w:t>7</w:t>
       </w:r>
       <w:r w:rsidR="0066547A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="0066547A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Academic</w:t>
       </w:r>
       <w:r w:rsidR="0066547A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve"> Year</w:t>
@@ -170,216 +170,287 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>a required</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> budget to be accepted to Pueblo Community College (PCC). Below is a list of expenses which are used to determine the amount needed to attend PCC.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CE0927A" w14:textId="77777777" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00F2619A" w:rsidP="00F2619A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="392A4702" w14:textId="77777777" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="007455A3" w:rsidP="007455A3">
+    <w:p w14:paraId="392A4702" w14:textId="1891BD31" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="007455A3" w:rsidP="007455A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Estimated Annual Expenses</w:t>
       </w:r>
-      <w:r w:rsidR="00562A13" w:rsidRPr="00CA3C6E">
-[...7 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w14:paraId="25F2EA39" w14:textId="67D977D0" w:rsidR="0066547A" w:rsidRPr="00CA3C6E" w:rsidRDefault="0011356A" w:rsidP="007455A3">
+    <w:p w14:paraId="25F2EA39" w14:textId="00D3917C" w:rsidR="0066547A" w:rsidRPr="00CA3C6E" w:rsidRDefault="0011356A" w:rsidP="007455A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Tuition (out</w:t>
       </w:r>
       <w:r w:rsidR="00CA3C6E" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>of</w:t>
       </w:r>
       <w:r w:rsidR="00CA3C6E" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>-</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>state tuition $776.15/credit hour)</w:t>
+        <w:t>state tuition $</w:t>
+      </w:r>
+      <w:r w:rsidR="00845AB6" w:rsidRPr="00845AB6">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>754.25</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>/credit hour)</w:t>
       </w:r>
       <w:r w:rsidR="00EC5F89" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00562A13" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00EC5F89" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>17,240.0</w:t>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.0</w:t>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="73106605" w14:textId="263A3352" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="0011356A" w:rsidP="00C52D92">
+    <w:p w14:paraId="73106605" w14:textId="0C843BD6" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="0011356A" w:rsidP="00C52D92">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6210"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Mandatory </w:t>
       </w:r>
       <w:r w:rsidR="007455A3" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>College Fees</w:t>
       </w:r>
       <w:r w:rsidR="007455A3" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>$1,014.00</w:t>
+        <w:t>$1,0</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>38</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5726BB6F" w14:textId="7C3583F4" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="007455A3" w:rsidP="007455A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Books</w:t>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
@@ -417,110 +488,142 @@
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00483CFC" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>1,460</w:t>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>.00</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="03F187A4" w14:textId="0B026119" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="00CE3185" w:rsidP="00C52D92">
+    <w:p w14:paraId="03F187A4" w14:textId="12EC43B2" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="00A84D5B" w:rsidP="00A84D5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="00CA3C6E">
-[...5 lines deleted...]
-        <w:t>Room/Board</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Housing</w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCD" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> (living with a family)</w:t>
       </w:r>
       <w:r w:rsidR="00EC5F89" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00EC5F89" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00562A13" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">   </w:t>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>$9,378.00</w:t>
+        <w:t>$</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>8</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>,</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>874</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="63ED4AC9" w14:textId="3573E375" w:rsidR="007455A3" w:rsidRPr="00CA3C6E" w:rsidRDefault="00C164AA" w:rsidP="00637935">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="6030"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="720"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
@@ -549,241 +652,253 @@
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00637935" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">           </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="36823079" w14:textId="70A47F70" w:rsidR="00DF0BCD" w:rsidRPr="00CA3C6E" w:rsidRDefault="007455A3" w:rsidP="007455A3">
+    <w:p w14:paraId="36823079" w14:textId="7E6DDAC5" w:rsidR="00DF0BCD" w:rsidRPr="00CA3C6E" w:rsidRDefault="007455A3" w:rsidP="007455A3">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Total</w:t>
       </w:r>
       <w:r w:rsidR="00DF0BCD" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00BC7DC8" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimated </w:t>
       </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>Minimum Budget</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52D92" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>:</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52D92" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
       <w:r w:rsidR="00C164AA" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Cost </w:t>
-[...15 lines deleted...]
-        <w:t>f Attendance</w:t>
+        <w:t xml:space="preserve">     </w:t>
       </w:r>
       <w:r w:rsidR="00C52D92" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>:</w:t>
-[...22 lines deleted...]
-        </w:rPr>
         <w:t>$</w:t>
       </w:r>
       <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>29,092.00</w:t>
+        <w:t>29,</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>474</w:t>
+      </w:r>
+      <w:r w:rsidR="00F2619A" w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>.00</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="26B1EB72" w14:textId="77777777" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00F2619A" w:rsidP="00F2619A">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="630"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:spacing w:after="360"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="12A231B6" w14:textId="7B9AAEDF" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00F2619A" w:rsidP="00F2619A">
+    <w:p w14:paraId="12A231B6" w14:textId="286E9A76" w:rsidR="00F2619A" w:rsidRPr="00CA3C6E" w:rsidRDefault="00F2619A" w:rsidP="00A84D5B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t xml:space="preserve">Note: Additional financial support required in the amount of $6,701.00 per dependent. </w:t>
-[...19 lines deleted...]
-      <w:r w:rsidRPr="00CA3C6E">
+        <w:t xml:space="preserve">Note: </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B" w:rsidRPr="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve">*If </w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B" w:rsidRPr="00A84D5B">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
-        <w:t>If not living with a family</w:t>
-[...25 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>not living with a family</w:t>
+      </w:r>
+      <w:r w:rsidR="00A84D5B" w:rsidRPr="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>, add $3,933.00 to Housing. ($12,807.00 total)</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00CA3C6E">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="0D17DA0B" w14:textId="085A509A" w:rsidR="00637935" w:rsidRPr="00CA3C6E" w:rsidRDefault="00A84D5B" w:rsidP="00A84D5B">
+      <w:pPr>
+        <w:pStyle w:val="NoSpacing"/>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="720"/>
+        </w:tabs>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:tab/>
+      </w:r>
+      <w:r w:rsidRPr="00A84D5B">
+        <w:rPr>
+          <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+          <w:sz w:val="24"/>
+          <w:szCs w:val="24"/>
+        </w:rPr>
+        <w:t>*Additional financial support required for dependents.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67149CA1" w14:textId="77777777" w:rsidR="00DF0BCD" w:rsidRPr="00CA3C6E" w:rsidRDefault="00B8339C" w:rsidP="00DF0BCD">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:tabs>
           <w:tab w:val="left" w:pos="720"/>
           <w:tab w:val="left" w:pos="5760"/>
         </w:tabs>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CA3C6E">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <mc:AlternateContent>
           <mc:Choice Requires="wps">
             <w:drawing>
@@ -1583,170 +1698,175 @@
           <w:r w:rsidRPr="00CA3C6E">
             <w:rPr>
               <w:rStyle w:val="ADA"/>
             </w:rPr>
             <w:tab/>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
     <w:sectPr w:rsidR="00841693" w:rsidRPr="0066547A" w:rsidSect="0033290F">
       <w:headerReference w:type="default" r:id="rId7"/>
       <w:footerReference w:type="default" r:id="rId8"/>
       <w:type w:val="continuous"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0C98FFFB" w14:textId="77777777" w:rsidR="002F70D3" w:rsidRDefault="002F70D3" w:rsidP="002116BF">
+    <w:p w14:paraId="5CD59C0B" w14:textId="77777777" w:rsidR="009175B4" w:rsidRDefault="009175B4" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="0EF25D96" w14:textId="77777777" w:rsidR="002F70D3" w:rsidRDefault="002F70D3" w:rsidP="002116BF">
+    <w:p w14:paraId="1253E0BC" w14:textId="77777777" w:rsidR="009175B4" w:rsidRDefault="009175B4" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="581D25EE" w14:textId="0AA3927B" w:rsidR="002116BF" w:rsidRPr="00476FB3" w:rsidRDefault="00EC5F89" w:rsidP="00C610C4">
+  <w:p w14:paraId="581D25EE" w14:textId="72B02868" w:rsidR="002116BF" w:rsidRPr="00476FB3" w:rsidRDefault="00EC5F89" w:rsidP="00C610C4">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="9360"/>
         <w:tab w:val="right" w:pos="10800"/>
       </w:tabs>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>7/</w:t>
     </w:r>
-    <w:r w:rsidR="00CA3C6E">
+    <w:r w:rsidR="00A84D5B">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>9</w:t>
+      <w:t>17</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:r w:rsidR="00CA3C6E">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
-      <w:t>25</w:t>
+      <w:t>2</w:t>
+    </w:r>
+    <w:r w:rsidR="00A84D5B">
+      <w:rPr>
+        <w:sz w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidR="00C610C4">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00C610C4" w:rsidRPr="00C610C4">
       <w:rPr>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Page </w:t>
     </w:r>
     <w:r w:rsidR="00C610C4" w:rsidRPr="00C610C4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00C610C4" w:rsidRPr="00C610C4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
@@ -1827,61 +1947,61 @@
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r w:rsidR="00C610C4">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00CE525F">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>ARR-36</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="3128D230" w14:textId="77777777" w:rsidR="002F70D3" w:rsidRDefault="002F70D3" w:rsidP="002116BF">
+    <w:p w14:paraId="5AC25622" w14:textId="77777777" w:rsidR="009175B4" w:rsidRDefault="009175B4" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="536EE99B" w14:textId="77777777" w:rsidR="002F70D3" w:rsidRDefault="002F70D3" w:rsidP="002116BF">
+    <w:p w14:paraId="02CC0021" w14:textId="77777777" w:rsidR="009175B4" w:rsidRDefault="009175B4" w:rsidP="002116BF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="22F11EE6" w14:textId="77777777" w:rsidR="00476FB3" w:rsidRPr="002116BF" w:rsidRDefault="00476FB3" w:rsidP="00476FB3">
     <w:pPr>
       <w:pStyle w:val="NoSpacing"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002116BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
       </w:rPr>
@@ -1995,50 +2115,162 @@
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="002116BF">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">Phone: </w:t>
     </w:r>
     <w:r w:rsidR="006C1048">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
       </w:rPr>
       <w:t>719-549-3013</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="432119FF"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="6AF6BE5A"/>
+    <w:lvl w:ilvl="0" w:tplc="27FA1B0E">
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="45BC7AAA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="20965A60"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2107,51 +2339,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4B9B2E62"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A7F041A6"/>
     <w:lvl w:ilvl="0" w:tplc="04090001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1800" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -2220,51 +2452,51 @@
     <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6840" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5C2B1A22"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="2CAE5908"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2306,51 +2538,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6B8059AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B11C09E8"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2392,51 +2624,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7C354E7D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8F44A550"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -2479,72 +2711,75 @@
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
   <w:num w:numId="1" w16cid:durableId="1876041785">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="501435991">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1950044969">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="670838517">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="501435991">
+  <w:num w:numId="5" w16cid:durableId="1248228056">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="1991710090">
     <w:abstractNumId w:val="0"/>
-  </w:num>
-[...7 lines deleted...]
-    <w:abstractNumId w:val="4"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="3MIxwD5mjf5IK/D9Um1iszwQIYXZArHEc1rS7pUmZtz/DJosI4YdahjrjmkHSwjZHWpdTqeBi9+yOYu5SvjN1Q==" w:salt="hTqLzFH/BxsaDPbVToJ2nA=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="WRv3vYQa6NQcIARWDfQmiXdubfH6EnVvwUDb2kd5kDRffczEI59ZgheDrkAeFhCxlL87mJM7Lnt9jfQ9obM8Gg==" w:salt="fSMoQFBovWUB/cwkLpr+rg=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00C139A8"/>
     <w:rsid w:val="00087DE8"/>
     <w:rsid w:val="000A68CF"/>
@@ -2552,72 +2787,78 @@
     <w:rsid w:val="0011356A"/>
     <w:rsid w:val="00140272"/>
     <w:rsid w:val="001A3590"/>
     <w:rsid w:val="001D41F4"/>
     <w:rsid w:val="002116BF"/>
     <w:rsid w:val="002A415E"/>
     <w:rsid w:val="002F70D3"/>
     <w:rsid w:val="003155B1"/>
     <w:rsid w:val="0033290F"/>
     <w:rsid w:val="00334D87"/>
     <w:rsid w:val="00376E0D"/>
     <w:rsid w:val="0040282A"/>
     <w:rsid w:val="00455FCB"/>
     <w:rsid w:val="0046351F"/>
     <w:rsid w:val="00476FB3"/>
     <w:rsid w:val="00483CFC"/>
     <w:rsid w:val="004A7A1B"/>
     <w:rsid w:val="00542C68"/>
     <w:rsid w:val="0055472F"/>
     <w:rsid w:val="00562A13"/>
     <w:rsid w:val="005A66CD"/>
     <w:rsid w:val="005B34E8"/>
     <w:rsid w:val="005B7674"/>
     <w:rsid w:val="005C3B49"/>
     <w:rsid w:val="005E22AD"/>
+    <w:rsid w:val="0061184D"/>
     <w:rsid w:val="00637935"/>
     <w:rsid w:val="0066547A"/>
     <w:rsid w:val="00687C0B"/>
     <w:rsid w:val="006C1048"/>
     <w:rsid w:val="00721D92"/>
     <w:rsid w:val="0074191D"/>
     <w:rsid w:val="007455A3"/>
     <w:rsid w:val="0076332C"/>
     <w:rsid w:val="007731B0"/>
     <w:rsid w:val="007F1457"/>
     <w:rsid w:val="007F734F"/>
     <w:rsid w:val="00840F8D"/>
     <w:rsid w:val="00841693"/>
+    <w:rsid w:val="00845AB6"/>
     <w:rsid w:val="00853D34"/>
     <w:rsid w:val="008776E1"/>
+    <w:rsid w:val="009175B4"/>
     <w:rsid w:val="009A6268"/>
     <w:rsid w:val="009C558E"/>
+    <w:rsid w:val="009E6B81"/>
     <w:rsid w:val="00A4591B"/>
     <w:rsid w:val="00A82084"/>
+    <w:rsid w:val="00A84D5B"/>
     <w:rsid w:val="00A91C7E"/>
     <w:rsid w:val="00AA07E0"/>
     <w:rsid w:val="00AC2995"/>
+    <w:rsid w:val="00AD011F"/>
     <w:rsid w:val="00B20222"/>
     <w:rsid w:val="00B5408F"/>
     <w:rsid w:val="00B575A6"/>
     <w:rsid w:val="00B61C6C"/>
     <w:rsid w:val="00B8339C"/>
     <w:rsid w:val="00BC7DC8"/>
     <w:rsid w:val="00C139A8"/>
     <w:rsid w:val="00C164AA"/>
     <w:rsid w:val="00C468DA"/>
     <w:rsid w:val="00C52D92"/>
     <w:rsid w:val="00C610C4"/>
     <w:rsid w:val="00C85AF3"/>
     <w:rsid w:val="00CA3C6E"/>
     <w:rsid w:val="00CE3185"/>
     <w:rsid w:val="00CE525F"/>
     <w:rsid w:val="00D23785"/>
     <w:rsid w:val="00D4065F"/>
     <w:rsid w:val="00D45B3A"/>
     <w:rsid w:val="00DB5517"/>
     <w:rsid w:val="00DF0BCD"/>
     <w:rsid w:val="00E07C96"/>
     <w:rsid w:val="00E2491A"/>
     <w:rsid w:val="00E33A97"/>
     <w:rsid w:val="00E55E88"/>
     <w:rsid w:val="00E95605"/>
@@ -3239,135 +3480,138 @@
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00DF0B5E" w:rsidRDefault="00E57E83">
           <w:r w:rsidRPr="003F59B2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Times New Roman">
-    <w:panose1 w:val="02020603050405020304"/>
+  <w:font w:name="Calibri">
+    <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200ACFF" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Times New Roman">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri">
-[...12 lines deleted...]
-  </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
-    <w:notTrueType/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E57E83"/>
+    <w:rsid w:val="00120F5C"/>
     <w:rsid w:val="001D41F4"/>
     <w:rsid w:val="00334D87"/>
+    <w:rsid w:val="00552310"/>
     <w:rsid w:val="005B11C2"/>
     <w:rsid w:val="006832AE"/>
+    <w:rsid w:val="009E6B81"/>
+    <w:rsid w:val="00AD011F"/>
     <w:rsid w:val="00AF7840"/>
     <w:rsid w:val="00B5408F"/>
     <w:rsid w:val="00CF16C4"/>
     <w:rsid w:val="00D121E9"/>
     <w:rsid w:val="00DF0B5E"/>
     <w:rsid w:val="00E57E83"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
@@ -4063,66 +4307,66 @@
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
-  <Words>245</Words>
-  <Characters>1402</Characters>
+  <Words>240</Words>
+  <Characters>1373</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>11</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1644</CharactersWithSpaces>
+  <CharactersWithSpaces>1610</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:creator>Alvarez, Erica</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>