--- v0 (2026-04-05)
+++ v1 (2026-09-05)
@@ -9,51 +9,51 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="015989BA" w14:textId="7E986D00" w:rsidR="00E35F3B" w:rsidRPr="004B7A38" w:rsidRDefault="004438B3" w:rsidP="002B488E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Hlk160090200"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Fall</w:t>
       </w:r>
       <w:r w:rsidR="000F6761">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
@@ -763,69 +763,69 @@
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>MC-</w:t>
             </w:r>
             <w:r w:rsidR="001E48A1">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>1100A</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4945" w:type="dxa"/>
           </w:tcPr>
-          <w:p w14:paraId="5817E133" w14:textId="37930C8D" w:rsidR="00CE77B1" w:rsidRPr="000214CF" w:rsidRDefault="00F51DDB" w:rsidP="00CE77B1">
+          <w:p w14:paraId="5817E133" w14:textId="710BB3A5" w:rsidR="00CE77B1" w:rsidRPr="000214CF" w:rsidRDefault="00A50C21" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
+            <w:r w:rsidRPr="00A50C21">
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
-              <w:t>Aaron.Lucero@pueblocc.edu</w:t>
+              <w:t>Kevin.VanWinkle@pueblocc.edu</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00FB6FFF" w14:paraId="31CD9D2C" w14:textId="77777777" w:rsidTr="004B7A38">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3510" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="290600D6" w14:textId="77777777" w:rsidR="00FB6FFF" w:rsidRDefault="00FB6FFF" w:rsidP="00CE77B1">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
                 <w:b/>
                 <w:color w:val="000000" w:themeColor="text1"/>
                 <w:sz w:val="18"/>
@@ -3626,60 +3626,60 @@
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidR="003C3553">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003C3553" w:rsidSect="004B7A38">
       <w:headerReference w:type="default" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="288" w:right="720" w:bottom="288" w:left="720" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="2ED6AF78" w14:textId="77777777" w:rsidR="003A5873" w:rsidRDefault="003A5873">
+    <w:p w14:paraId="404E4712" w14:textId="77777777" w:rsidR="0069626D" w:rsidRDefault="0069626D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5D6116A3" w14:textId="77777777" w:rsidR="003A5873" w:rsidRDefault="003A5873">
+    <w:p w14:paraId="00ABE76E" w14:textId="77777777" w:rsidR="0069626D" w:rsidRDefault="0069626D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
@@ -3706,146 +3706,186 @@
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="38CD867C" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="008F46C0" w:rsidRDefault="008F46C0" w:rsidP="00593A84">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="38CD867C" w14:textId="5E48E683" w:rsidR="008F46C0" w:rsidRPr="008F46C0" w:rsidRDefault="008F46C0" w:rsidP="00593A84">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="8640"/>
         <w:tab w:val="right" w:pos="10710"/>
       </w:tabs>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00EA1437">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>R</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t xml:space="preserve">evised </w:t>
     </w:r>
     <w:r w:rsidR="005F740A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>01/13</w:t>
+      <w:t>0</w:t>
     </w:r>
-    <w:r w:rsidR="005139C2">
+    <w:r w:rsidR="00416A60">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>/2020</w:t>
+      <w:t>8</w:t>
+    </w:r>
+    <w:r w:rsidR="005F740A">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/1</w:t>
+    </w:r>
+    <w:r w:rsidR="00416A60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>7</w:t>
+    </w:r>
+    <w:r w:rsidR="005139C2">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>/202</w:t>
+    </w:r>
+    <w:r w:rsidR="00416A60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>6</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA1437">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
       <w:t>Page 1</w:t>
     </w:r>
     <w:r w:rsidRPr="00EA1437">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:tab/>
     </w:r>
     <w:r w:rsidR="00593A84">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>ARR-29</w:t>
+    </w:r>
+    <w:r w:rsidR="00416A60">
+      <w:rPr>
+        <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
+        <w:sz w:val="16"/>
+        <w:szCs w:val="16"/>
+      </w:rPr>
+      <w:t>C</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="6FF3AA69" w14:textId="77777777" w:rsidR="003A5873" w:rsidRDefault="003A5873">
+    <w:p w14:paraId="41868899" w14:textId="77777777" w:rsidR="0069626D" w:rsidRDefault="0069626D">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="59814B49" w14:textId="77777777" w:rsidR="003A5873" w:rsidRDefault="003A5873">
+    <w:p w14:paraId="02B4FF29" w14:textId="77777777" w:rsidR="0069626D" w:rsidRDefault="0069626D">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="794AF82E" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="008F46C0" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00AC444A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:drawing>
         <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="35668627" wp14:editId="39355152">
           <wp:extent cx="1000291" cy="348343"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="2" name="Picture 2" title="PCC Logo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
@@ -3869,115 +3909,115 @@
                   <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="1024233" cy="356681"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w14:paraId="4C1FFA24" w14:textId="1CAF3428" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="00F63D89" w:rsidP="008F46C0">
+  <w:p w14:paraId="4C1FFA24" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="008F46C0" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00F63D89">
+    <w:r w:rsidRPr="00AC444A">
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
-      <w:t>Office of the Registrar and Records</w:t>
+      <w:t>Admissions and Records</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="01CC139E" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRDefault="00E35F3B" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Student Center, Room 260</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0D195464" w14:textId="77777777" w:rsidR="008F46C0" w:rsidRPr="00AC444A" w:rsidRDefault="00E35F3B" w:rsidP="008F46C0">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         <w:noProof/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
       <w:t>Phone: 719-549-3014</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="221006B5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="04C41F4C"/>
     <w:lvl w:ilvl="0" w:tplc="33AA5958">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:eastAsia="Times New Roman" w:hAnsi="Symbol" w:cs="Arial" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -4728,159 +4768,162 @@
     <w:abstractNumId w:val="5"/>
   </w:num>
   <w:num w:numId="3" w16cid:durableId="919944776">
     <w:abstractNumId w:val="0"/>
   </w:num>
   <w:num w:numId="4" w16cid:durableId="43330959">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="5" w16cid:durableId="265699964">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="6" w16cid:durableId="1151287921">
     <w:abstractNumId w:val="1"/>
   </w:num>
   <w:num w:numId="7" w16cid:durableId="1793937229">
     <w:abstractNumId w:val="3"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="U2DgeoCSddumJURC+Rhb42mOQal4zHUWuwfT+9JUEs3g4F/XD9ukMVs0HmHl+ykPqANug+wIX0/DfVRN+L4xwg==" w:salt="SRIQYSlR4zBdR19BAMzmKg=="/>
+  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="QVuxjtBHlZzm2BbnDxVK/E/+7ndaU1XTxvIlPrQgXPo2ZcislddRmW7VOkCQV5EyWXh6+xEDFe1iCmczVIb6WA==" w:salt="Asyr81cWC/t3m/JO6xQ0DQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003971BB"/>
     <w:rsid w:val="000030F5"/>
+    <w:rsid w:val="00007544"/>
     <w:rsid w:val="000078A9"/>
     <w:rsid w:val="00017EF1"/>
     <w:rsid w:val="000214CF"/>
     <w:rsid w:val="00027B07"/>
     <w:rsid w:val="00031A0A"/>
     <w:rsid w:val="000409E5"/>
     <w:rsid w:val="00040E06"/>
     <w:rsid w:val="000502CF"/>
     <w:rsid w:val="00050C8F"/>
     <w:rsid w:val="00065D90"/>
     <w:rsid w:val="0007188F"/>
     <w:rsid w:val="00081332"/>
     <w:rsid w:val="00087EF7"/>
     <w:rsid w:val="000A240B"/>
     <w:rsid w:val="000B1E36"/>
     <w:rsid w:val="000C0181"/>
     <w:rsid w:val="000C0F8C"/>
     <w:rsid w:val="000C6DA5"/>
     <w:rsid w:val="000E25A6"/>
     <w:rsid w:val="000F47E2"/>
     <w:rsid w:val="000F496E"/>
+    <w:rsid w:val="000F4BB8"/>
     <w:rsid w:val="000F6761"/>
     <w:rsid w:val="001011BE"/>
     <w:rsid w:val="00140434"/>
     <w:rsid w:val="00141F60"/>
     <w:rsid w:val="00147E6A"/>
     <w:rsid w:val="00150826"/>
     <w:rsid w:val="00154916"/>
     <w:rsid w:val="00156A32"/>
     <w:rsid w:val="00160EFD"/>
     <w:rsid w:val="0016352D"/>
     <w:rsid w:val="0017067D"/>
     <w:rsid w:val="00176012"/>
     <w:rsid w:val="00193FC1"/>
     <w:rsid w:val="001965CD"/>
     <w:rsid w:val="001A03D5"/>
     <w:rsid w:val="001A65C9"/>
     <w:rsid w:val="001C32DF"/>
     <w:rsid w:val="001C6E1C"/>
     <w:rsid w:val="001E3095"/>
     <w:rsid w:val="001E48A1"/>
     <w:rsid w:val="001E5F44"/>
     <w:rsid w:val="00207073"/>
     <w:rsid w:val="00224D0A"/>
     <w:rsid w:val="002417EF"/>
     <w:rsid w:val="002461F0"/>
     <w:rsid w:val="00251F11"/>
     <w:rsid w:val="00256589"/>
     <w:rsid w:val="00261AAC"/>
     <w:rsid w:val="00265BB3"/>
     <w:rsid w:val="00270BC4"/>
     <w:rsid w:val="00283AC0"/>
     <w:rsid w:val="002871A7"/>
     <w:rsid w:val="00294FB5"/>
     <w:rsid w:val="002B3EB6"/>
     <w:rsid w:val="002B488E"/>
     <w:rsid w:val="002C36DF"/>
     <w:rsid w:val="002D1298"/>
     <w:rsid w:val="002D2F32"/>
     <w:rsid w:val="002D3C29"/>
     <w:rsid w:val="002E31A1"/>
     <w:rsid w:val="002F1F87"/>
     <w:rsid w:val="00306191"/>
     <w:rsid w:val="00334672"/>
     <w:rsid w:val="00337312"/>
     <w:rsid w:val="003418A9"/>
     <w:rsid w:val="003556BD"/>
+    <w:rsid w:val="0036367A"/>
     <w:rsid w:val="00366DAA"/>
     <w:rsid w:val="0037277A"/>
     <w:rsid w:val="00380847"/>
     <w:rsid w:val="00380950"/>
     <w:rsid w:val="00387E5E"/>
     <w:rsid w:val="00390D19"/>
     <w:rsid w:val="00390E6E"/>
     <w:rsid w:val="003971BB"/>
     <w:rsid w:val="003A12D3"/>
-    <w:rsid w:val="003A5873"/>
     <w:rsid w:val="003B4253"/>
     <w:rsid w:val="003B6B55"/>
     <w:rsid w:val="003C3553"/>
     <w:rsid w:val="003D1B1B"/>
     <w:rsid w:val="003D5D32"/>
     <w:rsid w:val="003F0640"/>
     <w:rsid w:val="004034E9"/>
     <w:rsid w:val="00412F8E"/>
     <w:rsid w:val="0041434D"/>
     <w:rsid w:val="0041441D"/>
+    <w:rsid w:val="00416A60"/>
     <w:rsid w:val="004325F5"/>
     <w:rsid w:val="0043380F"/>
     <w:rsid w:val="00433915"/>
     <w:rsid w:val="00433926"/>
     <w:rsid w:val="0044073B"/>
     <w:rsid w:val="004438B3"/>
     <w:rsid w:val="004443A8"/>
     <w:rsid w:val="00445CD2"/>
     <w:rsid w:val="00445F67"/>
     <w:rsid w:val="00457CD4"/>
     <w:rsid w:val="00462695"/>
     <w:rsid w:val="0047095C"/>
     <w:rsid w:val="00477BA2"/>
     <w:rsid w:val="00482033"/>
     <w:rsid w:val="0048236B"/>
     <w:rsid w:val="00492B3A"/>
     <w:rsid w:val="004960EC"/>
     <w:rsid w:val="004968C2"/>
     <w:rsid w:val="00497B42"/>
     <w:rsid w:val="004A4F69"/>
     <w:rsid w:val="004B0CB6"/>
     <w:rsid w:val="004B7501"/>
     <w:rsid w:val="004B7A38"/>
     <w:rsid w:val="004C28DD"/>
     <w:rsid w:val="004E1635"/>
@@ -4910,71 +4953,73 @@
     <w:rsid w:val="00595437"/>
     <w:rsid w:val="005A2764"/>
     <w:rsid w:val="005B7F51"/>
     <w:rsid w:val="005C0C2A"/>
     <w:rsid w:val="005C5902"/>
     <w:rsid w:val="005C6067"/>
     <w:rsid w:val="005D174D"/>
     <w:rsid w:val="005D45B3"/>
     <w:rsid w:val="005F39F3"/>
     <w:rsid w:val="005F4849"/>
     <w:rsid w:val="005F740A"/>
     <w:rsid w:val="005F7D7E"/>
     <w:rsid w:val="00601D11"/>
     <w:rsid w:val="00603035"/>
     <w:rsid w:val="006039BD"/>
     <w:rsid w:val="00605892"/>
     <w:rsid w:val="00607045"/>
     <w:rsid w:val="00623D69"/>
     <w:rsid w:val="00627E83"/>
     <w:rsid w:val="00632C12"/>
     <w:rsid w:val="00644475"/>
     <w:rsid w:val="00652A50"/>
     <w:rsid w:val="00655ABC"/>
     <w:rsid w:val="00685821"/>
     <w:rsid w:val="00696137"/>
+    <w:rsid w:val="0069626D"/>
     <w:rsid w:val="006A237F"/>
     <w:rsid w:val="006B443C"/>
     <w:rsid w:val="006B5242"/>
     <w:rsid w:val="006C24FD"/>
     <w:rsid w:val="006C2E57"/>
     <w:rsid w:val="006C59AF"/>
     <w:rsid w:val="006D7E70"/>
     <w:rsid w:val="006E41CB"/>
     <w:rsid w:val="006E64DA"/>
     <w:rsid w:val="006F3635"/>
     <w:rsid w:val="006F7A27"/>
     <w:rsid w:val="00716E2E"/>
     <w:rsid w:val="00722440"/>
     <w:rsid w:val="007307DD"/>
     <w:rsid w:val="007315B0"/>
     <w:rsid w:val="007348B3"/>
     <w:rsid w:val="00740E40"/>
     <w:rsid w:val="00742DF2"/>
     <w:rsid w:val="00750443"/>
     <w:rsid w:val="00755ABC"/>
     <w:rsid w:val="00757514"/>
+    <w:rsid w:val="007734C3"/>
     <w:rsid w:val="007A1910"/>
     <w:rsid w:val="007A2A80"/>
     <w:rsid w:val="007B116E"/>
     <w:rsid w:val="007D5424"/>
     <w:rsid w:val="007E0BFD"/>
     <w:rsid w:val="007E43C6"/>
     <w:rsid w:val="007E61B4"/>
     <w:rsid w:val="007F2FCD"/>
     <w:rsid w:val="0080216D"/>
     <w:rsid w:val="00802BF7"/>
     <w:rsid w:val="008276CB"/>
     <w:rsid w:val="00832617"/>
     <w:rsid w:val="008326CB"/>
     <w:rsid w:val="00833B52"/>
     <w:rsid w:val="00842369"/>
     <w:rsid w:val="00851F07"/>
     <w:rsid w:val="00856CCB"/>
     <w:rsid w:val="0088060A"/>
     <w:rsid w:val="00887C05"/>
     <w:rsid w:val="008A3B6D"/>
     <w:rsid w:val="008B6C38"/>
     <w:rsid w:val="008C20A6"/>
     <w:rsid w:val="008C7175"/>
     <w:rsid w:val="008F46C0"/>
     <w:rsid w:val="008F5D2F"/>
@@ -4983,162 +5028,163 @@
     <w:rsid w:val="00962A32"/>
     <w:rsid w:val="00963493"/>
     <w:rsid w:val="00967DE8"/>
     <w:rsid w:val="00967ECA"/>
     <w:rsid w:val="009765EF"/>
     <w:rsid w:val="00977DBF"/>
     <w:rsid w:val="00997112"/>
     <w:rsid w:val="00997B22"/>
     <w:rsid w:val="009A2A3F"/>
     <w:rsid w:val="009A577A"/>
     <w:rsid w:val="009A6C58"/>
     <w:rsid w:val="009B6E9D"/>
     <w:rsid w:val="009C0B87"/>
     <w:rsid w:val="009C2987"/>
     <w:rsid w:val="009C2FDC"/>
     <w:rsid w:val="009D660A"/>
     <w:rsid w:val="009F2982"/>
     <w:rsid w:val="009F3C2C"/>
     <w:rsid w:val="00A0139A"/>
     <w:rsid w:val="00A05B34"/>
     <w:rsid w:val="00A05E90"/>
     <w:rsid w:val="00A11F3E"/>
     <w:rsid w:val="00A17248"/>
     <w:rsid w:val="00A243A0"/>
     <w:rsid w:val="00A271D5"/>
+    <w:rsid w:val="00A50C21"/>
     <w:rsid w:val="00A50D22"/>
     <w:rsid w:val="00A50E9F"/>
     <w:rsid w:val="00A5738E"/>
     <w:rsid w:val="00A6153C"/>
     <w:rsid w:val="00A631EF"/>
     <w:rsid w:val="00A82205"/>
     <w:rsid w:val="00A961F9"/>
     <w:rsid w:val="00AA0DCF"/>
     <w:rsid w:val="00AA3BA8"/>
     <w:rsid w:val="00AB76EA"/>
     <w:rsid w:val="00AC567F"/>
     <w:rsid w:val="00AC7422"/>
     <w:rsid w:val="00AC7442"/>
     <w:rsid w:val="00AD4432"/>
     <w:rsid w:val="00AF105A"/>
     <w:rsid w:val="00AF241A"/>
     <w:rsid w:val="00AF4011"/>
     <w:rsid w:val="00B107CF"/>
     <w:rsid w:val="00B14796"/>
     <w:rsid w:val="00B169AC"/>
     <w:rsid w:val="00B35C92"/>
     <w:rsid w:val="00B467F7"/>
     <w:rsid w:val="00B51036"/>
     <w:rsid w:val="00B525E6"/>
     <w:rsid w:val="00B73705"/>
     <w:rsid w:val="00B83B5D"/>
     <w:rsid w:val="00B910B4"/>
     <w:rsid w:val="00B916D2"/>
     <w:rsid w:val="00B94456"/>
     <w:rsid w:val="00BA1CDA"/>
     <w:rsid w:val="00BA4E68"/>
     <w:rsid w:val="00BB6A65"/>
     <w:rsid w:val="00BB7E71"/>
     <w:rsid w:val="00BD5E3D"/>
     <w:rsid w:val="00BE39EC"/>
     <w:rsid w:val="00BF03AC"/>
     <w:rsid w:val="00C00B1A"/>
     <w:rsid w:val="00C03807"/>
     <w:rsid w:val="00C04B74"/>
     <w:rsid w:val="00C20737"/>
     <w:rsid w:val="00C20B4D"/>
     <w:rsid w:val="00C310ED"/>
     <w:rsid w:val="00C418C7"/>
     <w:rsid w:val="00C607F7"/>
     <w:rsid w:val="00C60A3F"/>
     <w:rsid w:val="00C664BC"/>
     <w:rsid w:val="00C66E63"/>
     <w:rsid w:val="00C70EF9"/>
     <w:rsid w:val="00C72F4C"/>
+    <w:rsid w:val="00C777CF"/>
     <w:rsid w:val="00C7780A"/>
     <w:rsid w:val="00C9234E"/>
     <w:rsid w:val="00C932BC"/>
     <w:rsid w:val="00CB7C9E"/>
     <w:rsid w:val="00CC24AD"/>
     <w:rsid w:val="00CC78BB"/>
     <w:rsid w:val="00CE77B1"/>
     <w:rsid w:val="00CE7A2B"/>
     <w:rsid w:val="00CF2CA2"/>
     <w:rsid w:val="00CF529E"/>
     <w:rsid w:val="00D02DDB"/>
     <w:rsid w:val="00D02E66"/>
     <w:rsid w:val="00D044BC"/>
     <w:rsid w:val="00D050A0"/>
     <w:rsid w:val="00D16133"/>
     <w:rsid w:val="00D32142"/>
     <w:rsid w:val="00D33375"/>
     <w:rsid w:val="00D35451"/>
+    <w:rsid w:val="00D46E32"/>
     <w:rsid w:val="00D51CEE"/>
     <w:rsid w:val="00D6375B"/>
     <w:rsid w:val="00D674DF"/>
     <w:rsid w:val="00D93794"/>
     <w:rsid w:val="00DC0044"/>
     <w:rsid w:val="00DC21EE"/>
     <w:rsid w:val="00DC4971"/>
     <w:rsid w:val="00DD384B"/>
     <w:rsid w:val="00DD48BB"/>
     <w:rsid w:val="00DE6CC9"/>
     <w:rsid w:val="00DE7BA3"/>
-    <w:rsid w:val="00DF7A61"/>
     <w:rsid w:val="00E14D59"/>
     <w:rsid w:val="00E20263"/>
     <w:rsid w:val="00E221E4"/>
     <w:rsid w:val="00E23E57"/>
     <w:rsid w:val="00E323BF"/>
     <w:rsid w:val="00E35F3B"/>
     <w:rsid w:val="00E5123E"/>
     <w:rsid w:val="00E56196"/>
     <w:rsid w:val="00E64ACF"/>
     <w:rsid w:val="00E73594"/>
     <w:rsid w:val="00E751F1"/>
     <w:rsid w:val="00E7707E"/>
     <w:rsid w:val="00E85405"/>
     <w:rsid w:val="00EB23FF"/>
     <w:rsid w:val="00EB61DA"/>
     <w:rsid w:val="00EC4244"/>
     <w:rsid w:val="00ED3A48"/>
     <w:rsid w:val="00EF0DBF"/>
     <w:rsid w:val="00EF76BF"/>
     <w:rsid w:val="00F00F9E"/>
     <w:rsid w:val="00F07E83"/>
     <w:rsid w:val="00F14525"/>
     <w:rsid w:val="00F14855"/>
     <w:rsid w:val="00F236D1"/>
     <w:rsid w:val="00F31BA8"/>
     <w:rsid w:val="00F35DC0"/>
     <w:rsid w:val="00F50246"/>
     <w:rsid w:val="00F50D9B"/>
     <w:rsid w:val="00F51DDB"/>
     <w:rsid w:val="00F60974"/>
     <w:rsid w:val="00F61359"/>
     <w:rsid w:val="00F61E7E"/>
-    <w:rsid w:val="00F63D89"/>
     <w:rsid w:val="00F818E3"/>
     <w:rsid w:val="00F82380"/>
     <w:rsid w:val="00F929F6"/>
     <w:rsid w:val="00FA5578"/>
     <w:rsid w:val="00FB6FFF"/>
     <w:rsid w:val="00FC1FF7"/>
     <w:rsid w:val="00FC4EA2"/>
     <w:rsid w:val="00FC650B"/>
     <w:rsid w:val="00FD486B"/>
     <w:rsid w:val="00FD48F5"/>
     <w:rsid w:val="00FD7C74"/>
     <w:rsid w:val="00FE2B20"/>
     <w:rsid w:val="00FE4926"/>
     <w:rsid w:val="00FE5AAC"/>
     <w:rsid w:val="00FF4AA9"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
@@ -5861,51 +5907,51 @@
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="DefaultPlaceholder_1081868574"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{37E4B505-6751-408C-8B40-ED6B400F2E29}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="00314ADB" w:rsidRDefault="000C686F">
           <w:r w:rsidRPr="00A33AF2">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click here to enter text.</w:t>
           </w:r>
         </w:p>
@@ -6562,79 +6608,83 @@
   <w:font w:name="Aptos Display">
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="000C686F"/>
     <w:rsid w:val="0000577D"/>
+    <w:rsid w:val="00007544"/>
     <w:rsid w:val="0002432E"/>
     <w:rsid w:val="0005585B"/>
     <w:rsid w:val="000C686F"/>
+    <w:rsid w:val="000F4BB8"/>
     <w:rsid w:val="002B3EB6"/>
     <w:rsid w:val="002D638C"/>
     <w:rsid w:val="00314ADB"/>
     <w:rsid w:val="003A12D3"/>
     <w:rsid w:val="004570FE"/>
     <w:rsid w:val="00457CD4"/>
     <w:rsid w:val="004968C2"/>
     <w:rsid w:val="004A563E"/>
     <w:rsid w:val="00516F93"/>
     <w:rsid w:val="005A2764"/>
     <w:rsid w:val="006A6068"/>
     <w:rsid w:val="006B7949"/>
     <w:rsid w:val="006D46C8"/>
+    <w:rsid w:val="007734C3"/>
     <w:rsid w:val="008C478A"/>
     <w:rsid w:val="00906963"/>
     <w:rsid w:val="00940287"/>
     <w:rsid w:val="009808BB"/>
+    <w:rsid w:val="00A55868"/>
     <w:rsid w:val="00AB5D6E"/>
     <w:rsid w:val="00B169AC"/>
     <w:rsid w:val="00B4236D"/>
+    <w:rsid w:val="00B50B16"/>
     <w:rsid w:val="00C418C7"/>
     <w:rsid w:val="00C4361B"/>
     <w:rsid w:val="00D9023A"/>
-    <w:rsid w:val="00DF7A61"/>
+    <w:rsid w:val="00E55148"/>
     <w:rsid w:val="00ED3A48"/>
-    <w:rsid w:val="00FA1F62"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
@@ -7443,66 +7493,66 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{6C5CC4AE-9444-4456-BA70-D9669790F47F}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>1</Pages>
   <Words>272</Words>
-  <Characters>1554</Characters>
+  <Characters>1557</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>12</Lines>
   <Paragraphs>3</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>PUEBLO COMMUNITY COLLEGE</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Pueblo Community College</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1823</CharactersWithSpaces>
+  <CharactersWithSpaces>1826</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title>PUEBLO COMMUNITY COLLEGE</dc:title>
   <dc:creator>Deherrera</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>