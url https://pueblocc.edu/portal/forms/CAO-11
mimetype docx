--- v0 (2026-04-05)
+++ v1 (2026-07-07)
@@ -1,1924 +1,2920 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
-  <Default Extension="jpeg" ContentType="image/jpeg"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps2.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/customXml/itemProps3.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
+  <Override PartName="/customXml/itemProps4.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w14:paraId="5CBE852B" w14:textId="77777777" w:rsidR="002116BF" w:rsidRPr="002116BF" w:rsidRDefault="002116BF" w:rsidP="002116BF">
-[...9 lines deleted...]
-    <w:p w14:paraId="1407B531" w14:textId="21998A51" w:rsidR="002116BF" w:rsidRPr="002116BF" w:rsidRDefault="000F626E" w:rsidP="002116BF">
+    <w:p w14:paraId="76D90159" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="002116BF" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="32"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equivalent Experience Form (Appendix B)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="06BEC1DE" w14:textId="77777777" w:rsidR="002116BF" w:rsidRPr="002116BF" w:rsidRDefault="002116BF" w:rsidP="002116BF">
+    <w:p w14:paraId="7E15AAD7" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="002116BF" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5F200371" w14:textId="744F6B13" w:rsidR="002116BF" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="2047EF85" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4EA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faculty/Instructor Name</w:t>
       </w:r>
       <w:r w:rsidRPr="00CC46FD">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style1"/>
           </w:rPr>
           <w:alias w:val="Enter First and Last Name"/>
           <w:tag w:val="Enter First and Last Name"/>
           <w:id w:val="410282015"/>
           <w:placeholder>
-            <w:docPart w:val="CD1FC5DA5BCA4E788C2C3CD4985803F1"/>
+            <w:docPart w:val="4230B04FB20244E0A8FA2F77A26138A6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="10045C5B" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="02BC8D13" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style1"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="4E165930" w14:textId="03ECD820" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="167CB785" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CE4EA9">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Phone Number</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style2"/>
           </w:rPr>
           <w:alias w:val="Enter Your Phone Number"/>
           <w:tag w:val="Phone Number"/>
           <w:id w:val="1372806239"/>
           <w:placeholder>
-            <w:docPart w:val="92DFA041E4E74854905E378551D7BAD3"/>
+            <w:docPart w:val="D83E873E51FF4C27A33EB90E70C27E50"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="0982C33C" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="499923D6" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style2"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="06343C1B" w14:textId="7FE11731" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="1300B444" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008D4078">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Email Address</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style3"/>
           </w:rPr>
           <w:alias w:val="Enter Your Email Address"/>
           <w:tag w:val="Email Address"/>
           <w:id w:val="-430050885"/>
           <w:placeholder>
-            <w:docPart w:val="24A862752142488EA0EB58120A581F58"/>
+            <w:docPart w:val="36146838EC364D1B93846A460748F0C7"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="2CFBC9B0" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="1D106148" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style3"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="042A0F87" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="1870D310" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>In certain disciplines or programs, formal academic degrees may not be the most relevant or necessary indicator of subject matter expertise. In such cases, equivalent professional experience may be considered when determining faculty or instructor qualifications. However, equivalent experience may not be applicable for teaching General Education (GT) courses.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5CA26D35" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="3B5DC05D" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Programs or disciplines that set degree requirements below the typical academic threshold or choose to rely on alternative qualifications must establish:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E4468D0" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="16A9886E" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Clearly defined minimum thresholds of real-world experience, and</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0175D63F" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="00E392DF" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="6"/>
+          <w:numId w:val="10"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A structured evaluation process for assessing the relevance and sufficiency of that experience.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="20A8EAD5" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="35861D40" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equivalent experience must be demonstrably relevant to both the degree level being substituted</w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">and to the specific content area(s) of the course(s) to be taught. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B45ACD9" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="751CE87B" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Equivalent experience must be directly related to the discipline or program and the course content. Acceptable forms include, but are not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0B04BA0B" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="710F9FE1" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Minimum Threshold of Industry Experience</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4F61F27A" w14:textId="591A5CEC" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="7F757BD6" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...34 lines deleted...]
-        <w:t xml:space="preserve"> years of verifiable experience in the relevant career field or industry within the last twelve (12) years.</w:t>
+        </w:rPr>
+        <w:t>At least two to five plus years of verifiable experience in the relevant career field or industry within the last twelve (12) years.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7BA01689" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="591CBFBF" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Discipline-Specific Skill Sets</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="478D709E" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="3EF4D7BB" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Demonstrated expertise in specific skill areas that align with the subject matter of the course(s) being taught.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="18263824" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="5204F680" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certifications or Additional Credentials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="0D446F49" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="237176FA" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professional qualifications issued by recognized industry bodies, including but not limited to:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="156DEB76" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="52EE0C91" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certified Public Accountant (CPA)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34EEBA3A" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="1164F5EA" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Certified Health Coach or Trainer</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="456B0AED" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="693AC050" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Completion of Leadership Institutes</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="368F075B" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="0DF0A0A5" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Graduation from Seminary or Accredited Religious Institutions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2819FF0F" w14:textId="476D3888" w:rsidR="00631963" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="634F9CC7" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>College-level teaching experience in the same or related content area</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="441E8BD4" w14:textId="77777777" w:rsidR="00631963" w:rsidRDefault="00631963">
-[...16 lines deleted...]
-    <w:p w14:paraId="085AA37E" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="003E5909" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...2 lines deleted...]
-        <w:lastRenderedPageBreak/>
+        </w:rPr>
         <w:t>Documented Professional Output and Recognition</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="183EBF5D" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="72EA6078" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="1"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>A preponderance of evidence demonstrating subject matter expertise, such as:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3A401B2B" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="2483D043" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Juried artwork</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485F05EE" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="6FD95528" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-[...1 lines deleted...]
-        </w:rPr>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Professional publications (as author)</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="007355FB" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="7FA4CFEC" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Print or digital media productions</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="63B61B7B" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="70C97C41" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Professional photography portfolios</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5C491859" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="7CB0BCA0" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Industry-recognized digital badges or micro-credentials</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7B37EB64" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00CD7F6E" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="23413F70" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00CD7F6E" w:rsidRDefault="009C127B">
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="2"/>
-          <w:numId w:val="7"/>
+          <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00CD7F6E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Times New Roman" w:hAnsi="Calibri" w:cs="Calibri"/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Other professionally recognized achievements in the field</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2B4E4C19" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00631963" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="192B622A" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:ind w:left="360"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">5. Professional vitae, portfolio of work experience, transcripts, certificates, other supporting documentation, and the form must be emailed to the CTE Director for review by all stakeholders before hiring or teaching PCC courses off site. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="75CA1CCB" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00631963" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="30619AC2" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:ind w:firstLine="360"/>
-        <w:rPr>
-[...8 lines deleted...]
-        </w:rPr>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">6. Approval from Department chair and Dean must be obtained. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="65BF7D0C" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00692AFE" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="2B7AD27A" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00692AFE" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:spacing w:after="120"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00692AFE">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">All documentation is to be sent to the CTE Director at Pueblo Community College:  Angela Brubaker, </w:t>
       </w:r>
-      <w:hyperlink r:id="rId10" w:history="1">
+      <w:hyperlink r:id="rId11" w:history="1">
         <w:r w:rsidRPr="00D34371">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Arial"/>
             <w:b/>
             <w:bCs/>
-            <w:szCs w:val="24"/>
           </w:rPr>
           <w:t>angela.brubaker@pueblocc.edu</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="7F5BE9EC" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="21E96F89" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="352BB53D" w14:textId="716F2440" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="13688CC0" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00DD3C78">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Faculty</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">/Instructor Electronic Signature: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style4"/>
           </w:rPr>
           <w:alias w:val="Electronic Signature"/>
           <w:tag w:val="Electronic Signature"/>
           <w:id w:val="-343862537"/>
           <w:placeholder>
-            <w:docPart w:val="4905A8B64CC34FFCB3DAC9C79037728B"/>
+            <w:docPart w:val="B7B2EEBED3BF40EDBC5374DAB528F6B6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="74F68BFB" w14:textId="2CFF50DB" w:rsidR="00816810" w:rsidRPr="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="2CEC5B26" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00816810" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
-          <w:u w:val="none"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rStyle w:val="Style4"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style5"/>
           </w:rPr>
           <w:alias w:val="Enter Date"/>
           <w:tag w:val="Enter Date"/>
           <w:id w:val="59376851"/>
           <w:placeholder>
-            <w:docPart w:val="8E1391971BAB4E4783E6918993C44A16"/>
+            <w:docPart w:val="B9B34D540105490AB8A82819D08E955E"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style4"/>
-            <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="1C498612" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="02717988" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="1BA05A72" w14:textId="0C59FEDE" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="564FF6C6" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style6"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Department Chair Electronic Signature: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style6"/>
           </w:rPr>
           <w:alias w:val="Chair Electronic Signature"/>
           <w:tag w:val="Chair Electronic Signature"/>
           <w:id w:val="787164926"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="674F40B9" w14:textId="1E6F79DC" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="54BAF5C1" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style7"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816810">
         <w:rPr>
           <w:rStyle w:val="Style6"/>
-          <w:u w:val="none"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style7"/>
           </w:rPr>
           <w:alias w:val="Enter Date"/>
           <w:tag w:val="Enter Date"/>
           <w:id w:val="-788194786"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="Style6"/>
-            <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:p w14:paraId="375BC260" w14:textId="77777777" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="2372C635" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rStyle w:val="Style7"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5B781EB5" w14:textId="16C87DBF" w:rsidR="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="052A919C" w14:textId="77777777" w:rsidR="009C127B" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:noProof/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="36F6AEA8" w14:textId="77777777" w:rsidR="00816810" w:rsidRPr="00BD48B1" w:rsidRDefault="00816810" w:rsidP="00816810">
+    <w:p w14:paraId="4D20C38B" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00BD48B1" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00BD48B1">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
-          <w:sz w:val="24"/>
-          <w:szCs w:val="24"/>
         </w:rPr>
         <w:t>Administrative Use Only</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="485A4493" w14:textId="0E868362" w:rsidR="00816810" w:rsidRPr="00816810" w:rsidRDefault="00816810" w:rsidP="002116BF">
+    <w:p w14:paraId="7CFA9C56" w14:textId="77777777" w:rsidR="009C127B" w:rsidRPr="00816810" w:rsidRDefault="009C127B" w:rsidP="009C127B">
       <w:pPr>
         <w:pStyle w:val="NoSpacing"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00816810">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Final Decision: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style8"/>
           </w:rPr>
           <w:alias w:val="Enter Decision"/>
           <w:tag w:val="Enter Decision"/>
           <w:id w:val="-946304745"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
       <w:r w:rsidRPr="00816810">
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:br/>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Date: </w:t>
       </w:r>
       <w:sdt>
         <w:sdtPr>
           <w:rPr>
             <w:rStyle w:val="Style9"/>
           </w:rPr>
           <w:alias w:val="Enter Date"/>
           <w:tag w:val="Enter Date"/>
           <w:id w:val="854382307"/>
           <w:placeholder>
-            <w:docPart w:val="DefaultPlaceholder_-1854013440"/>
+            <w:docPart w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
           </w:placeholder>
           <w:showingPlcHdr/>
         </w:sdtPr>
         <w:sdtEndPr>
           <w:rPr>
             <w:rStyle w:val="DefaultParagraphFont"/>
             <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="Arial"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="24"/>
             <w:u w:val="none"/>
           </w:rPr>
         </w:sdtEndPr>
         <w:sdtContent>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:sdtContent>
       </w:sdt>
     </w:p>
-    <w:sectPr w:rsidR="00816810" w:rsidRPr="00816810" w:rsidSect="00C610C4">
-      <w:headerReference w:type="default" r:id="rId11"/>
+    <w:p w14:paraId="36AA787D" w14:textId="767FC00B" w:rsidR="00B01BF7" w:rsidRDefault="00B01BF7" w:rsidP="00B01BF7"/>
+    <w:sectPr w:rsidR="00B01BF7" w:rsidSect="00D1375B">
       <w:footerReference w:type="default" r:id="rId12"/>
-      <w:type w:val="continuous"/>
-[...1 lines deleted...]
-      <w:pgMar w:top="720" w:right="720" w:bottom="720" w:left="720" w:header="720" w:footer="360" w:gutter="0"/>
+      <w:pgSz w:w="12240" w:h="15840" w:code="1"/>
+      <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="77D10BF0" w14:textId="77777777" w:rsidR="00D10CE6" w:rsidRDefault="00D10CE6" w:rsidP="002116BF">
+    <w:p w14:paraId="4D904838" w14:textId="77777777" w:rsidR="00A163D6" w:rsidRDefault="00A163D6" w:rsidP="00A01FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B9705AE" w14:textId="77777777" w:rsidR="00D10CE6" w:rsidRDefault="00D10CE6" w:rsidP="002116BF">
+    <w:p w14:paraId="3C280DFB" w14:textId="77777777" w:rsidR="00A163D6" w:rsidRDefault="00A163D6" w:rsidP="00A01FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Calibri Light">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="275920F4" w14:textId="6C7E3680" w:rsidR="002116BF" w:rsidRPr="00476FB3" w:rsidRDefault="002116BF" w:rsidP="00C610C4">
+  <w:sdt>
+    <w:sdtPr>
+      <w:rPr>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:id w:val="-1146898844"/>
+      <w:docPartObj>
+        <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
+        <w:docPartUnique/>
+      </w:docPartObj>
+    </w:sdtPr>
+    <w:sdtEndPr>
+      <w:rPr>
+        <w:noProof/>
+      </w:rPr>
+    </w:sdtEndPr>
+    <w:sdtContent>
+      <w:p w14:paraId="08F7E6CB" w14:textId="7401FF53" w:rsidR="00C82ECE" w:rsidRPr="00D964BA" w:rsidRDefault="00D964BA" w:rsidP="00D964BA">
+        <w:pPr>
+          <w:pStyle w:val="Footer"/>
+          <w:tabs>
+            <w:tab w:val="clear" w:pos="4680"/>
+            <w:tab w:val="center" w:pos="9360"/>
+          </w:tabs>
+          <w:ind w:right="-720"/>
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+        </w:pPr>
+        <w:r w:rsidRPr="00D964BA">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>6/24/26</w:t>
+        </w:r>
+        <w:r w:rsidRPr="00D964BA">
+          <w:rPr>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:tab/>
+          <w:t>CAO-11</w:t>
+        </w:r>
+      </w:p>
+    </w:sdtContent>
+  </w:sdt>
+  <w:p w14:paraId="171750AF" w14:textId="710286BD" w:rsidR="00A01FA9" w:rsidRDefault="00A01FA9">
     <w:pPr>
-      <w:pStyle w:val="Footer"/>
-[...5 lines deleted...]
-        <w:sz w:val="16"/>
+      <w:pStyle w:val="BodyText"/>
+      <w:spacing w:line="14" w:lineRule="auto"/>
+      <w:jc w:val="left"/>
+      <w:rPr>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00C610C4">
-[...126 lines deleted...]
-    </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="1190B3D9" w14:textId="77777777" w:rsidR="00D10CE6" w:rsidRDefault="00D10CE6" w:rsidP="002116BF">
+    <w:p w14:paraId="644DE0D4" w14:textId="77777777" w:rsidR="00A163D6" w:rsidRDefault="00A163D6" w:rsidP="00A01FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5B7CF82C" w14:textId="77777777" w:rsidR="00D10CE6" w:rsidRDefault="00D10CE6" w:rsidP="002116BF">
+    <w:p w14:paraId="79EE82A2" w14:textId="77777777" w:rsidR="00A163D6" w:rsidRDefault="00A163D6" w:rsidP="00A01FA9">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
-<file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-[...113 lines deleted...]
-
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="45BC7AAA"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="03050C97"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="454AA874"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...17 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="3240" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...25 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="5400" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...22 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="4B9B2E62"/>
-[...2 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="04090001">
+    <w:nsid w:val="0DDF5376"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1080" w:hanging="360"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
-      </w:rPr>
-[...1 lines deleted...]
-    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
-        <w:ind w:left="1800" w:hanging="360"/>
-[...86 lines deleted...]
-        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1C19155C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="1DD65AE8"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="260552BA"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="D9C6FCDE"/>
+    <w:lvl w:ilvl="0" w:tplc="04090001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="04090001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="04090003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="04090005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2A3B4DEE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2E5B2005"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="30E2C6DA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="35C50FE9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="3DC2028A"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="47107ED9"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="49561A27"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4CA75A9E"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="505E8D7C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="1440"/>
         </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
@@ -1995,51 +2991,277 @@
     <w:lvl w:ilvl="7" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="5760"/>
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="54B569FE"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1CCAE7FE"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="552C4736"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="40044394"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%1."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%2."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%3."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%4."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%5."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%6."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%7."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%8."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
+      <w:lvlText w:val="%9."/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="578C663B"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:tmpl w:val="6C742D8C"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2144,62 +3366,65 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
-    <w:nsid w:val="5C2B1A22"/>
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="58C130A3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="2CAE5908"/>
+    <w:tmpl w:val="067C00FC"/>
     <w:lvl w:ilvl="0" w:tplc="0409000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
+      <w:rPr>
+        <w:rFonts w:hint="default"/>
+      </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="2160" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
@@ -2230,341 +3455,1950 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
-[...3 lines deleted...]
-    <w:lvl w:ilvl="0" w:tplc="0409000F">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="5F7C6C3F"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="E2740DD2"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="60E44CFC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="64C522FC"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="6C705798"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="72F1508C"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="733D38E2"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="D0608FCA"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="743D2BAD"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="763A5B93"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="6C742D8C"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="79672558"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="1024B1FC"/>
+    <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
-    </w:lvl>
-[...2 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+      <w:rPr>
+        <w:b w:val="0"/>
+        <w:bCs w:val="0"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="2" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%3."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="3" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%4."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
         <w:ind w:left="2880" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="4" w:tplc="04090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%5."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="5" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%6."/>
-      <w:lvlJc w:val="right"/>
-[...4 lines deleted...]
-    <w:lvl w:ilvl="6" w:tplc="0409000F" w:tentative="1">
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="7" w:tplc="04090019" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerLetter"/>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="8" w:tplc="0409001B" w:tentative="1">
-[...1 lines deleted...]
-      <w:numFmt w:val="lowerRoman"/>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%9."/>
-      <w:lvlJc w:val="right"/>
-[...1 lines deleted...]
-        <w:ind w:left="6480" w:hanging="180"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
-[...85 lines deleted...]
-  <w:num w:numId="1" w16cid:durableId="292104443">
+  <w:num w:numId="1" w16cid:durableId="788551426">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="80417489">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="248347507">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1913001931">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="2" w16cid:durableId="1298486054">
+  <w:num w:numId="5" w16cid:durableId="1912307239">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="822627315">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="312026271">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="488522654">
+    <w:abstractNumId w:val="1"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="460347130">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="1058093230">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="792290124">
+    <w:abstractNumId w:val="11"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="1602180728">
+    <w:abstractNumId w:val="12"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1378091735">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="369234389">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="827358763">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="1565986816">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="201600400">
+    <w:abstractNumId w:val="3"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="1098139871">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="203716676">
+    <w:abstractNumId w:val="13"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="1801803149">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1316497870">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="703478379">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="968510314">
+    <w:abstractNumId w:val="16"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1837305584">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="3" w16cid:durableId="79908866">
-    <w:abstractNumId w:val="1"/>
+  <w:num w:numId="25" w16cid:durableId="1118380140">
+    <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="4" w16cid:durableId="10036434">
-[...10 lines deleted...]
-  </w:num>
+  <w:numIdMacAtCleanup w:val="25"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
-  <w:documentProtection w:edit="forms" w:enforcement="1" w:cryptProviderType="rsaAES" w:cryptAlgorithmClass="hash" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmSid="14" w:cryptSpinCount="100000" w:hash="nIsECygJRszOIf6JqBK+M+jo1pn+Qfx/Mr+W8nEheGZ9RrxZ2j9mVEmFmFTj/kWlWqT1zIlc69dfCvtVsQiNgA==" w:salt="vrHjVflwV1QpGHKx5eFiPQ=="/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
-    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00C139A8"/>
-[...6 lines deleted...]
-    <w:rsid w:val="00376E0D"/>
+    <w:rsidRoot w:val="00F0659C"/>
+    <w:rsid w:val="00016B83"/>
+    <w:rsid w:val="000323B6"/>
+    <w:rsid w:val="00034247"/>
+    <w:rsid w:val="00034C53"/>
+    <w:rsid w:val="00041243"/>
+    <w:rsid w:val="00042DC5"/>
+    <w:rsid w:val="000623FC"/>
+    <w:rsid w:val="00081E9A"/>
+    <w:rsid w:val="000847CB"/>
+    <w:rsid w:val="00091462"/>
+    <w:rsid w:val="0009161D"/>
+    <w:rsid w:val="00097D69"/>
+    <w:rsid w:val="000A0253"/>
+    <w:rsid w:val="000A1C95"/>
+    <w:rsid w:val="000A3940"/>
+    <w:rsid w:val="000B01A6"/>
+    <w:rsid w:val="000E5B3D"/>
+    <w:rsid w:val="000F187D"/>
+    <w:rsid w:val="000F2A31"/>
+    <w:rsid w:val="00126EBB"/>
+    <w:rsid w:val="00141DF0"/>
+    <w:rsid w:val="001452FC"/>
+    <w:rsid w:val="0014696D"/>
+    <w:rsid w:val="00172001"/>
+    <w:rsid w:val="00196042"/>
+    <w:rsid w:val="001A07C5"/>
+    <w:rsid w:val="001A527D"/>
+    <w:rsid w:val="001A7751"/>
+    <w:rsid w:val="001B654A"/>
+    <w:rsid w:val="001E2974"/>
+    <w:rsid w:val="001E3F2E"/>
+    <w:rsid w:val="001F6AE3"/>
+    <w:rsid w:val="00201A71"/>
+    <w:rsid w:val="00206AAE"/>
+    <w:rsid w:val="00225BA4"/>
+    <w:rsid w:val="00230E53"/>
+    <w:rsid w:val="002310C9"/>
+    <w:rsid w:val="00231FB3"/>
+    <w:rsid w:val="002341FC"/>
+    <w:rsid w:val="00236E7A"/>
+    <w:rsid w:val="00252C48"/>
+    <w:rsid w:val="00262315"/>
+    <w:rsid w:val="00284EF3"/>
+    <w:rsid w:val="002873B4"/>
+    <w:rsid w:val="002B32E2"/>
+    <w:rsid w:val="002C4475"/>
+    <w:rsid w:val="002D72D0"/>
+    <w:rsid w:val="002D7615"/>
+    <w:rsid w:val="002E0719"/>
+    <w:rsid w:val="002E6DE9"/>
+    <w:rsid w:val="002F0AE2"/>
+    <w:rsid w:val="002F6AEA"/>
+    <w:rsid w:val="00303C41"/>
+    <w:rsid w:val="00347B5D"/>
+    <w:rsid w:val="00352F9E"/>
+    <w:rsid w:val="00361AB1"/>
+    <w:rsid w:val="00382C28"/>
+    <w:rsid w:val="00384FAA"/>
+    <w:rsid w:val="00390874"/>
+    <w:rsid w:val="003A6862"/>
+    <w:rsid w:val="003B5419"/>
+    <w:rsid w:val="003E4AEB"/>
+    <w:rsid w:val="003E69BC"/>
+    <w:rsid w:val="003E7875"/>
+    <w:rsid w:val="004039FC"/>
+    <w:rsid w:val="00406521"/>
     <w:rsid w:val="00412506"/>
-    <w:rsid w:val="00476FB3"/>
-[...13 lines deleted...]
-    <w:rsid w:val="00DD79B5"/>
+    <w:rsid w:val="0042086B"/>
+    <w:rsid w:val="0044432A"/>
+    <w:rsid w:val="00460C61"/>
+    <w:rsid w:val="004708A3"/>
+    <w:rsid w:val="00491412"/>
+    <w:rsid w:val="00495E09"/>
+    <w:rsid w:val="004A574E"/>
+    <w:rsid w:val="004B19B3"/>
+    <w:rsid w:val="004B6A59"/>
+    <w:rsid w:val="004F4BE3"/>
+    <w:rsid w:val="00501B7E"/>
+    <w:rsid w:val="0053152C"/>
+    <w:rsid w:val="00577095"/>
+    <w:rsid w:val="00583B54"/>
+    <w:rsid w:val="005932BA"/>
+    <w:rsid w:val="005A02B8"/>
+    <w:rsid w:val="005A759A"/>
+    <w:rsid w:val="005C40E7"/>
+    <w:rsid w:val="005D5168"/>
+    <w:rsid w:val="005E42CE"/>
+    <w:rsid w:val="005E631E"/>
+    <w:rsid w:val="005E6680"/>
+    <w:rsid w:val="005E72BA"/>
+    <w:rsid w:val="006047C9"/>
+    <w:rsid w:val="00614509"/>
+    <w:rsid w:val="0062316E"/>
+    <w:rsid w:val="00640C77"/>
+    <w:rsid w:val="00654B1F"/>
+    <w:rsid w:val="0067134C"/>
+    <w:rsid w:val="00685E71"/>
+    <w:rsid w:val="006B5CA7"/>
+    <w:rsid w:val="00704E58"/>
+    <w:rsid w:val="00760F09"/>
+    <w:rsid w:val="00780414"/>
+    <w:rsid w:val="0079309A"/>
+    <w:rsid w:val="007A0FCA"/>
+    <w:rsid w:val="007A5D0E"/>
+    <w:rsid w:val="007B0D18"/>
+    <w:rsid w:val="007B6028"/>
+    <w:rsid w:val="007C389C"/>
+    <w:rsid w:val="007D4E04"/>
+    <w:rsid w:val="007D5657"/>
+    <w:rsid w:val="007E5940"/>
+    <w:rsid w:val="007F4147"/>
+    <w:rsid w:val="007F7071"/>
+    <w:rsid w:val="00821F8F"/>
+    <w:rsid w:val="00822A20"/>
+    <w:rsid w:val="0082332C"/>
+    <w:rsid w:val="00836E37"/>
+    <w:rsid w:val="0086439E"/>
+    <w:rsid w:val="008A4DB8"/>
+    <w:rsid w:val="008F1718"/>
+    <w:rsid w:val="008F19FC"/>
+    <w:rsid w:val="0090432A"/>
+    <w:rsid w:val="00906163"/>
+    <w:rsid w:val="00926E6E"/>
+    <w:rsid w:val="00932E60"/>
+    <w:rsid w:val="00934A56"/>
+    <w:rsid w:val="00953756"/>
+    <w:rsid w:val="009711D3"/>
+    <w:rsid w:val="00977060"/>
+    <w:rsid w:val="009807BA"/>
+    <w:rsid w:val="00994560"/>
+    <w:rsid w:val="009A39F4"/>
+    <w:rsid w:val="009B6507"/>
+    <w:rsid w:val="009B6B33"/>
+    <w:rsid w:val="009C0662"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rsid w:val="009C20C7"/>
+    <w:rsid w:val="009D4018"/>
+    <w:rsid w:val="009F0161"/>
+    <w:rsid w:val="00A01FA9"/>
+    <w:rsid w:val="00A163D6"/>
+    <w:rsid w:val="00A40C3C"/>
+    <w:rsid w:val="00A415F8"/>
+    <w:rsid w:val="00A52632"/>
+    <w:rsid w:val="00A77177"/>
+    <w:rsid w:val="00A77417"/>
+    <w:rsid w:val="00A9461E"/>
+    <w:rsid w:val="00A94F6E"/>
+    <w:rsid w:val="00AA477E"/>
+    <w:rsid w:val="00AB060E"/>
+    <w:rsid w:val="00AB2E67"/>
+    <w:rsid w:val="00AC5CA5"/>
+    <w:rsid w:val="00AC7C53"/>
+    <w:rsid w:val="00B01BF7"/>
+    <w:rsid w:val="00B46D1E"/>
+    <w:rsid w:val="00B96141"/>
+    <w:rsid w:val="00BA222C"/>
+    <w:rsid w:val="00BB2E5D"/>
+    <w:rsid w:val="00BC2839"/>
+    <w:rsid w:val="00BE67A7"/>
+    <w:rsid w:val="00C26676"/>
+    <w:rsid w:val="00C3419C"/>
+    <w:rsid w:val="00C34698"/>
+    <w:rsid w:val="00C34C73"/>
+    <w:rsid w:val="00C738F7"/>
+    <w:rsid w:val="00C82ECE"/>
+    <w:rsid w:val="00C97013"/>
+    <w:rsid w:val="00CA1689"/>
+    <w:rsid w:val="00CA4B9E"/>
+    <w:rsid w:val="00CA4E9D"/>
+    <w:rsid w:val="00CB092D"/>
+    <w:rsid w:val="00CB1584"/>
+    <w:rsid w:val="00CC1201"/>
+    <w:rsid w:val="00CD6DD6"/>
+    <w:rsid w:val="00D058D6"/>
+    <w:rsid w:val="00D10D23"/>
+    <w:rsid w:val="00D1375B"/>
+    <w:rsid w:val="00D2371A"/>
+    <w:rsid w:val="00D53FA9"/>
+    <w:rsid w:val="00D6168B"/>
+    <w:rsid w:val="00D61858"/>
+    <w:rsid w:val="00D67B33"/>
+    <w:rsid w:val="00D74186"/>
+    <w:rsid w:val="00D90FD2"/>
+    <w:rsid w:val="00D91F2B"/>
+    <w:rsid w:val="00D964BA"/>
+    <w:rsid w:val="00DA6A93"/>
+    <w:rsid w:val="00DC3789"/>
+    <w:rsid w:val="00DD30AD"/>
+    <w:rsid w:val="00DF44D1"/>
+    <w:rsid w:val="00E21772"/>
+    <w:rsid w:val="00E21DCB"/>
+    <w:rsid w:val="00E31947"/>
+    <w:rsid w:val="00E4537B"/>
+    <w:rsid w:val="00E63938"/>
+    <w:rsid w:val="00E841C9"/>
+    <w:rsid w:val="00E965BF"/>
+    <w:rsid w:val="00EA2C67"/>
+    <w:rsid w:val="00EB5164"/>
+    <w:rsid w:val="00EC3561"/>
+    <w:rsid w:val="00EE1537"/>
+    <w:rsid w:val="00EE7206"/>
+    <w:rsid w:val="00EF3707"/>
+    <w:rsid w:val="00F00DC9"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rsid w:val="00F14DE0"/>
+    <w:rsid w:val="00F17EE7"/>
+    <w:rsid w:val="00F21D20"/>
+    <w:rsid w:val="00F66AFB"/>
+    <w:rsid w:val="00F74A48"/>
+    <w:rsid w:val="00F778A7"/>
+    <w:rsid w:val="00F80AD3"/>
+    <w:rsid w:val="00F8474D"/>
+    <w:rsid w:val="00FA42C8"/>
+    <w:rsid w:val="00FB0DBF"/>
+    <w:rsid w:val="00FC2783"/>
+    <w:rsid w:val="00FD55B7"/>
+    <w:rsid w:val="00FE29B8"/>
+    <w:rsid w:val="00FE60F9"/>
+    <w:rsid w:val="01A707F2"/>
+    <w:rsid w:val="02BFE6AC"/>
+    <w:rsid w:val="03D59340"/>
+    <w:rsid w:val="048D0D0F"/>
+    <w:rsid w:val="04A17009"/>
+    <w:rsid w:val="04A83C77"/>
+    <w:rsid w:val="04B77BDB"/>
+    <w:rsid w:val="04ED650C"/>
+    <w:rsid w:val="05100895"/>
+    <w:rsid w:val="0583BF07"/>
+    <w:rsid w:val="059ECD21"/>
+    <w:rsid w:val="059EF910"/>
+    <w:rsid w:val="05E8DAF5"/>
+    <w:rsid w:val="07821623"/>
+    <w:rsid w:val="08173159"/>
+    <w:rsid w:val="0895188F"/>
+    <w:rsid w:val="08CCAB0E"/>
+    <w:rsid w:val="092781E5"/>
+    <w:rsid w:val="0A99769A"/>
+    <w:rsid w:val="0AD1819D"/>
+    <w:rsid w:val="0B5E9CDA"/>
+    <w:rsid w:val="0C1F2746"/>
+    <w:rsid w:val="0D51D44D"/>
+    <w:rsid w:val="0E273846"/>
+    <w:rsid w:val="0EEEF6F5"/>
+    <w:rsid w:val="1004BF59"/>
+    <w:rsid w:val="10991801"/>
+    <w:rsid w:val="10EFF280"/>
+    <w:rsid w:val="1147ADE5"/>
+    <w:rsid w:val="11B66649"/>
+    <w:rsid w:val="11C2A53E"/>
+    <w:rsid w:val="123CD010"/>
+    <w:rsid w:val="1261708C"/>
+    <w:rsid w:val="1331389E"/>
+    <w:rsid w:val="13620F37"/>
+    <w:rsid w:val="13A287C8"/>
+    <w:rsid w:val="14BB9251"/>
+    <w:rsid w:val="14C0DC73"/>
+    <w:rsid w:val="15DED9E7"/>
+    <w:rsid w:val="16EA66C4"/>
+    <w:rsid w:val="17048AD2"/>
+    <w:rsid w:val="182E4AB6"/>
+    <w:rsid w:val="1885804A"/>
+    <w:rsid w:val="18CDF590"/>
+    <w:rsid w:val="19D813C0"/>
+    <w:rsid w:val="1A67E1CF"/>
+    <w:rsid w:val="1B938997"/>
+    <w:rsid w:val="1C365C29"/>
+    <w:rsid w:val="1C8B6901"/>
+    <w:rsid w:val="1E43DB9C"/>
+    <w:rsid w:val="1E5BC7A1"/>
+    <w:rsid w:val="1E96B7AB"/>
+    <w:rsid w:val="1F719599"/>
+    <w:rsid w:val="1F84C033"/>
+    <w:rsid w:val="20964124"/>
+    <w:rsid w:val="209A06A8"/>
+    <w:rsid w:val="20DE27D1"/>
+    <w:rsid w:val="21046C29"/>
+    <w:rsid w:val="218B1EBC"/>
+    <w:rsid w:val="21CCE0E2"/>
+    <w:rsid w:val="226FCC27"/>
+    <w:rsid w:val="234C0A85"/>
+    <w:rsid w:val="239EDCEC"/>
+    <w:rsid w:val="239EEDD5"/>
+    <w:rsid w:val="23AA8BB4"/>
+    <w:rsid w:val="261A24CC"/>
+    <w:rsid w:val="268AED66"/>
+    <w:rsid w:val="27C03411"/>
+    <w:rsid w:val="28AF5824"/>
+    <w:rsid w:val="2942A4CE"/>
+    <w:rsid w:val="2B4402F0"/>
+    <w:rsid w:val="2B4C4723"/>
+    <w:rsid w:val="2BC6FDD9"/>
+    <w:rsid w:val="2BE4F5B2"/>
+    <w:rsid w:val="2CEC09EF"/>
+    <w:rsid w:val="2D74B31D"/>
+    <w:rsid w:val="2E58FB26"/>
+    <w:rsid w:val="2E640EF9"/>
+    <w:rsid w:val="3026E8AB"/>
+    <w:rsid w:val="31AC5E7C"/>
+    <w:rsid w:val="3560CFEC"/>
+    <w:rsid w:val="367B7532"/>
+    <w:rsid w:val="37208B55"/>
+    <w:rsid w:val="387C3BFE"/>
+    <w:rsid w:val="38AEDFAF"/>
+    <w:rsid w:val="38D6153D"/>
+    <w:rsid w:val="390E58DA"/>
+    <w:rsid w:val="3A293487"/>
+    <w:rsid w:val="3B431233"/>
+    <w:rsid w:val="3B700987"/>
+    <w:rsid w:val="3CDD2849"/>
+    <w:rsid w:val="3D18E3FA"/>
+    <w:rsid w:val="3EE22677"/>
+    <w:rsid w:val="3EE5E854"/>
+    <w:rsid w:val="3F270D17"/>
+    <w:rsid w:val="3F28E7EC"/>
+    <w:rsid w:val="3F87FF72"/>
+    <w:rsid w:val="3FCC19BE"/>
+    <w:rsid w:val="4020DC3C"/>
+    <w:rsid w:val="40BB2EFE"/>
+    <w:rsid w:val="40F52713"/>
+    <w:rsid w:val="416019D5"/>
+    <w:rsid w:val="4266D7E4"/>
+    <w:rsid w:val="433E733F"/>
+    <w:rsid w:val="4406779D"/>
+    <w:rsid w:val="445A4176"/>
+    <w:rsid w:val="45C76F10"/>
+    <w:rsid w:val="4615BF60"/>
+    <w:rsid w:val="4719AE4D"/>
+    <w:rsid w:val="4729F7CA"/>
+    <w:rsid w:val="479F5FEE"/>
+    <w:rsid w:val="47ABBB98"/>
+    <w:rsid w:val="47F55DF1"/>
+    <w:rsid w:val="48249054"/>
+    <w:rsid w:val="485CA4CE"/>
+    <w:rsid w:val="487D0A5B"/>
+    <w:rsid w:val="48DC0F5A"/>
+    <w:rsid w:val="491C6FD1"/>
+    <w:rsid w:val="491DB28D"/>
+    <w:rsid w:val="4921325B"/>
+    <w:rsid w:val="49938737"/>
+    <w:rsid w:val="49E5AA82"/>
+    <w:rsid w:val="49FE1D08"/>
+    <w:rsid w:val="4D6D595E"/>
+    <w:rsid w:val="4F7856F3"/>
+    <w:rsid w:val="4FD96A9D"/>
+    <w:rsid w:val="507FC52F"/>
+    <w:rsid w:val="5154A28E"/>
+    <w:rsid w:val="51630408"/>
+    <w:rsid w:val="52B85158"/>
+    <w:rsid w:val="538974A5"/>
+    <w:rsid w:val="5397EF9A"/>
+    <w:rsid w:val="551A55D2"/>
+    <w:rsid w:val="55DD35A1"/>
+    <w:rsid w:val="5699F37B"/>
+    <w:rsid w:val="57023834"/>
+    <w:rsid w:val="57550D07"/>
+    <w:rsid w:val="58435C00"/>
+    <w:rsid w:val="587E5B9C"/>
+    <w:rsid w:val="58D655F6"/>
+    <w:rsid w:val="5930CA56"/>
+    <w:rsid w:val="595BED09"/>
+    <w:rsid w:val="59CF7F04"/>
+    <w:rsid w:val="5A9567D4"/>
+    <w:rsid w:val="5DC05BF4"/>
+    <w:rsid w:val="5DDD085C"/>
+    <w:rsid w:val="5DDFA0F6"/>
+    <w:rsid w:val="5DF415A2"/>
+    <w:rsid w:val="5E6C539A"/>
+    <w:rsid w:val="5E74A698"/>
+    <w:rsid w:val="605970FC"/>
+    <w:rsid w:val="60A7FEC7"/>
+    <w:rsid w:val="60B71889"/>
+    <w:rsid w:val="613DEEB3"/>
+    <w:rsid w:val="623C41D8"/>
+    <w:rsid w:val="6268D498"/>
+    <w:rsid w:val="6284040D"/>
+    <w:rsid w:val="62B53180"/>
+    <w:rsid w:val="63A7A249"/>
+    <w:rsid w:val="63D34639"/>
+    <w:rsid w:val="641B580A"/>
+    <w:rsid w:val="65E77CB5"/>
+    <w:rsid w:val="6663F174"/>
+    <w:rsid w:val="667E0891"/>
+    <w:rsid w:val="66CA3964"/>
+    <w:rsid w:val="66CB135F"/>
+    <w:rsid w:val="66DD6B0A"/>
+    <w:rsid w:val="67C5A775"/>
+    <w:rsid w:val="67D40604"/>
+    <w:rsid w:val="680045DF"/>
+    <w:rsid w:val="684A5381"/>
+    <w:rsid w:val="6ADB2BC0"/>
+    <w:rsid w:val="6BAD285D"/>
+    <w:rsid w:val="6C713A4C"/>
+    <w:rsid w:val="6E28E974"/>
+    <w:rsid w:val="6F152A6F"/>
+    <w:rsid w:val="6F546A83"/>
+    <w:rsid w:val="6FACA9E8"/>
+    <w:rsid w:val="70303CD7"/>
+    <w:rsid w:val="707E3A71"/>
+    <w:rsid w:val="708FB88A"/>
+    <w:rsid w:val="70C76B98"/>
+    <w:rsid w:val="71B5C2B9"/>
+    <w:rsid w:val="71C738BC"/>
+    <w:rsid w:val="71F50767"/>
+    <w:rsid w:val="7200FF76"/>
+    <w:rsid w:val="727E55E9"/>
+    <w:rsid w:val="72C1010A"/>
+    <w:rsid w:val="7377565E"/>
+    <w:rsid w:val="7458F153"/>
+    <w:rsid w:val="75C970BA"/>
+    <w:rsid w:val="75EE858F"/>
+    <w:rsid w:val="763F4A29"/>
+    <w:rsid w:val="769ABE4B"/>
+    <w:rsid w:val="769D90ED"/>
+    <w:rsid w:val="77776A29"/>
+    <w:rsid w:val="77869C23"/>
+    <w:rsid w:val="77E04611"/>
+    <w:rsid w:val="7826C61A"/>
+    <w:rsid w:val="78543967"/>
+    <w:rsid w:val="78962668"/>
+    <w:rsid w:val="794ED554"/>
+    <w:rsid w:val="79B97201"/>
+    <w:rsid w:val="79D5CB6D"/>
+    <w:rsid w:val="7A8B50F6"/>
+    <w:rsid w:val="7ABD4E66"/>
+    <w:rsid w:val="7B3EFBD0"/>
+    <w:rsid w:val="7BAABDE8"/>
+    <w:rsid w:val="7C582A2A"/>
+    <w:rsid w:val="7CA7970E"/>
+    <w:rsid w:val="7CBDB21D"/>
+    <w:rsid w:val="7CCDD6C6"/>
+    <w:rsid w:val="7D4CF1E6"/>
+    <w:rsid w:val="7D6DF5CA"/>
+    <w:rsid w:val="7D926486"/>
+    <w:rsid w:val="7DBA729F"/>
+    <w:rsid w:val="7E38364A"/>
+    <w:rsid w:val="7ECCDC31"/>
+    <w:rsid w:val="7EFE8292"/>
+    <w:rsid w:val="7F3EE202"/>
+    <w:rsid w:val="7F488F89"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
-  <w14:docId w14:val="6C47DA21"/>
+  <w14:docId w14:val="46948352"/>
   <w15:chartTrackingRefBased/>
-  <w15:docId w15:val="{205609A4-FF6C-4347-B794-00C34568E438}"/>
+  <w15:docId w15:val="{9D313751-5AC1-4C4F-8CD0-3A1DDA52ADE2}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
-        <w:sz w:val="22"/>
-        <w:szCs w:val="22"/>
+        <w:kern w:val="2"/>
+        <w:sz w:val="24"/>
+        <w:szCs w:val="24"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="ar-SA"/>
+        <w14:ligatures w14:val="standardContextual"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
-        <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
+        <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -2591,51 +5425,51 @@
     <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
     <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
-    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
     <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
     <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
     <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
@@ -2906,551 +5740,1759 @@
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
     <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading1">
+    <w:name w:val="heading 1"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading1Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="360" w:after="80"/>
+      <w:outlineLvl w:val="0"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading2">
+    <w:name w:val="heading 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading2Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="1"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading3">
+    <w:name w:val="heading 3"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading3Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="160" w:after="80"/>
+      <w:outlineLvl w:val="2"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading4">
+    <w:name w:val="heading 4"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading4Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="3"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading5">
+    <w:name w:val="heading 5"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading5Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="80" w:after="40"/>
+      <w:outlineLvl w:val="4"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading6">
+    <w:name w:val="heading 6"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading6Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="5"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading7">
+    <w:name w:val="heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading7Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:before="40" w:after="0"/>
+      <w:outlineLvl w:val="6"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading8">
+    <w:name w:val="heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading8Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="7"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading9">
+    <w:name w:val="heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading9Char"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:keepNext/>
+      <w:keepLines/>
+      <w:spacing w:after="0"/>
+      <w:outlineLvl w:val="8"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
   <w:style w:type="character" w:default="1" w:styleId="DefaultParagraphFont">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="NoSpacing">
-[...1 lines deleted...]
-    <w:uiPriority w:val="1"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading1Char">
+    <w:name w:val="Heading 1 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading1"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="40"/>
+      <w:szCs w:val="40"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading2Char">
+    <w:name w:val="Heading 2 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading2"/>
+    <w:uiPriority w:val="9"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading3Char">
+    <w:name w:val="Heading 3 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading3"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading4Char">
+    <w:name w:val="Heading 4 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading4"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading5Char">
+    <w:name w:val="Heading 5 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading5"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading6Char">
+    <w:name w:val="Heading 6 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading6"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading7Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading7"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading8Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading8"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Heading9Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Heading9"/>
+    <w:uiPriority w:val="9"/>
+    <w:semiHidden/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="272727" w:themeColor="text1" w:themeTint="D8"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Title">
+    <w:name w:val="Title"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="TitleChar"/>
+    <w:uiPriority w:val="10"/>
     <w:qFormat/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00F0659C"/>
     <w:pPr>
-      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:spacing w:after="80" w:line="240" w:lineRule="auto"/>
+      <w:contextualSpacing/>
     </w:pPr>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="TitleChar">
+    <w:name w:val="Title Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Title"/>
+    <w:uiPriority w:val="10"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
+      <w:spacing w:val="-10"/>
+      <w:kern w:val="28"/>
+      <w:sz w:val="56"/>
+      <w:szCs w:val="56"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Subtitle">
+    <w:name w:val="Subtitle"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="SubtitleChar"/>
+    <w:uiPriority w:val="11"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:numPr>
+        <w:ilvl w:val="1"/>
+      </w:numPr>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="SubtitleChar">
+    <w:name w:val="Subtitle Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Subtitle"/>
+    <w:uiPriority w:val="11"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+      <w:color w:val="595959" w:themeColor="text1" w:themeTint="A6"/>
+      <w:spacing w:val="15"/>
+      <w:sz w:val="28"/>
+      <w:szCs w:val="28"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Quote">
+    <w:name w:val="Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="QuoteChar"/>
+    <w:uiPriority w:val="29"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:spacing w:before="160"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="QuoteChar">
+    <w:name w:val="Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="Quote"/>
+    <w:uiPriority w:val="29"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="ListParagraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00F0659C"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseEmphasis">
+    <w:name w:val="Intense Emphasis"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="21"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="IntenseQuote">
+    <w:name w:val="Intense Quote"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="IntenseQuoteChar"/>
+    <w:uiPriority w:val="30"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:bottom w:val="single" w:sz="4" w:space="10" w:color="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      </w:pBdr>
+      <w:spacing w:before="360" w:after="360"/>
+      <w:ind w:left="864" w:right="864"/>
+      <w:jc w:val="center"/>
+    </w:pPr>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="IntenseQuoteChar">
+    <w:name w:val="Intense Quote Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="IntenseQuote"/>
+    <w:uiPriority w:val="30"/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:i/>
+      <w:iCs/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="IntenseReference">
+    <w:name w:val="Intense Reference"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="32"/>
+    <w:qFormat/>
+    <w:rsid w:val="00F0659C"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+      <w:smallCaps/>
+      <w:color w:val="0F4761" w:themeColor="accent1" w:themeShade="BF"/>
+      <w:spacing w:val="5"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="BodyText">
+    <w:name w:val="Body Text"/>
+    <w:basedOn w:val="Normal"/>
+    <w:link w:val="BodyTextChar"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00041243"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="both"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="BodyTextChar">
+    <w:name w:val="Body Text Char"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:link w:val="BodyText"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="00041243"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:eastAsia="Calibri Light" w:hAnsi="Calibri Light" w:cs="Calibri Light"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Hyperlink">
+    <w:name w:val="Hyperlink"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE60F9"/>
+    <w:rPr>
+      <w:color w:val="467886" w:themeColor="hyperlink"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="UnresolvedMention">
+    <w:name w:val="Unresolved Mention"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="99"/>
+    <w:semiHidden/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00FE60F9"/>
+    <w:rPr>
+      <w:color w:val="605E5C"/>
+      <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NormalWeb">
+    <w:name w:val="Normal (Web)"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="99"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="0014696D"/>
+    <w:pPr>
+      <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
+      <w:kern w:val="0"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Strong">
+    <w:name w:val="Strong"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="22"/>
+    <w:qFormat/>
+    <w:rsid w:val="0014696D"/>
+    <w:rPr>
+      <w:b/>
+      <w:bCs/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="TableParagraph">
+    <w:name w:val="Table Paragraph"/>
+    <w:basedOn w:val="Normal"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="00FC2783"/>
+    <w:pPr>
+      <w:widowControl w:val="0"/>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Header">
     <w:name w:val="header"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="HeaderChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00A01FA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="HeaderChar">
     <w:name w:val="Header Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Header"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00A01FA9"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00A01FA9"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4680"/>
         <w:tab w:val="right" w:pos="9360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:rsid w:val="002116BF"/>
+    <w:rsid w:val="00A01FA9"/>
+  </w:style>
+  <w:style w:type="table" w:styleId="TableGrid">
+    <w:name w:val="Table Grid"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:uiPriority w:val="39"/>
+    <w:rsid w:val="00DF44D1"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOCHeading">
+    <w:name w:val="TOC Heading"/>
+    <w:basedOn w:val="Heading1"/>
+    <w:next w:val="Normal"/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:qFormat/>
+    <w:rsid w:val="00A9461E"/>
+    <w:pPr>
+      <w:spacing w:before="240" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:outlineLvl w:val="9"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="32"/>
+      <w:szCs w:val="32"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="TOC2">
+    <w:name w:val="toc 2"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:autoRedefine/>
+    <w:uiPriority w:val="39"/>
+    <w:unhideWhenUsed/>
+    <w:rsid w:val="00A9461E"/>
+    <w:pPr>
+      <w:spacing w:after="100"/>
+      <w:ind w:left="240"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="table" w:customStyle="1" w:styleId="TableGrid1">
+    <w:name w:val="Table Grid1"/>
+    <w:basedOn w:val="TableNormal"/>
+    <w:next w:val="TableGrid"/>
+    <w:uiPriority w:val="59"/>
+    <w:rsid w:val="0086439E"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
+    <w:tblPr>
+      <w:tblBorders>
+        <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+        <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
+      </w:tblBorders>
+    </w:tblPr>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="Default">
+    <w:name w:val="Default"/>
+    <w:rsid w:val="005E72BA"/>
+    <w:pPr>
+      <w:autoSpaceDE w:val="0"/>
+      <w:autoSpaceDN w:val="0"/>
+      <w:adjustRightInd w:val="0"/>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+      <w:color w:val="000000"/>
+      <w:kern w:val="0"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="NoSpacing">
+    <w:name w:val="No Spacing"/>
+    <w:uiPriority w:val="1"/>
+    <w:qFormat/>
+    <w:rsid w:val="009C127B"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+    <w:rPr>
+      <w:kern w:val="0"/>
+      <w:sz w:val="22"/>
+      <w:szCs w:val="22"/>
+      <w14:ligatures w14:val="none"/>
+    </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style1">
     <w:name w:val="Style1"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style2">
     <w:name w:val="Style2"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style3">
     <w:name w:val="Style3"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
-      <w:u w:val="single"/>
-[...9 lines deleted...]
-      <w:color w:val="0563C1" w:themeColor="hyperlink"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style4">
     <w:name w:val="Style4"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style5">
     <w:name w:val="Style5"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style6">
     <w:name w:val="Style6"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style7">
     <w:name w:val="Style7"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style8">
     <w:name w:val="Style8"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Style9">
     <w:name w:val="Style9"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="1"/>
-    <w:rsid w:val="00816810"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style10">
+    <w:name w:val="Style10"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style11">
+    <w:name w:val="Style11"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style12">
+    <w:name w:val="Style12"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style13">
+    <w:name w:val="Style13"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style14">
+    <w:name w:val="Style14"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style15">
+    <w:name w:val="Style15"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
+      <w:sz w:val="24"/>
+      <w:u w:val="single"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Style16">
+    <w:name w:val="Style16"/>
+    <w:basedOn w:val="DefaultParagraphFont"/>
+    <w:uiPriority w:val="1"/>
+    <w:rsid w:val="009C127B"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+  <w:divs>
+    <w:div w:id="80688582">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="120269079">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="137109788">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="189882195">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="213009173">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="299505844">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="376202812">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="408381263">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="453866041">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="481197857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="483006090">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="545920975">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="570310000">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="667637669">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="699935360">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="706443857">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="847789980">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="894585507">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1038117006">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1118454609">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1175002105">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1194924519">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1246572109">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1330325094">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1378823088">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1453984025">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1549878302">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1562519076">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1608077227">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1719428744">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="1981884988">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2050953402">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2105370876">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2112582041">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+    <w:div w:id="2131509156">
+      <w:bodyDiv w:val="1"/>
+      <w:marLeft w:val="0"/>
+      <w:marRight w:val="0"/>
+      <w:marTop w:val="0"/>
+      <w:marBottom w:val="0"/>
+      <w:divBdr>
+        <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+        <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
+      </w:divBdr>
+    </w:div>
+  </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.brubaker@pueblocc.edu" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
-[...3 lines deleted...]
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.jpeg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item3.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item2.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:angela.brubaker@pueblocc.edu" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item4.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="DefaultPlaceholder_-1854013440"/>
+        <w:name w:val="4230B04FB20244E0A8FA2F77A26138A6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{937A56E1-DADB-42CF-AE91-4147C1C90B07}"/>
+        <w:guid w:val="{54E130C3-E13D-4EE9-8234-AE4AC745B091}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A">
-[...25 lines deleted...]
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A" w:rsidP="00E60C1A">
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
           <w:pPr>
-            <w:pStyle w:val="CD1FC5DA5BCA4E788C2C3CD4985803F1"/>
+            <w:pStyle w:val="4230B04FB20244E0A8FA2F77A26138A6"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="92DFA041E4E74854905E378551D7BAD3"/>
+        <w:name w:val="D83E873E51FF4C27A33EB90E70C27E50"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{4D941101-CFDC-4071-A62A-A95BDA2128A6}"/>
+        <w:guid w:val="{2BF4C540-F29F-4F73-A1F7-6C2C5866C8DE}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A" w:rsidP="00E60C1A">
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
           <w:pPr>
-            <w:pStyle w:val="92DFA041E4E74854905E378551D7BAD3"/>
+            <w:pStyle w:val="D83E873E51FF4C27A33EB90E70C27E50"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="24A862752142488EA0EB58120A581F58"/>
+        <w:name w:val="36146838EC364D1B93846A460748F0C7"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{60AD79A8-DE81-4529-B23A-52952BD24E36}"/>
+        <w:guid w:val="{569E9A9D-2EC4-42FA-905E-9E716F497DD5}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A" w:rsidP="00E60C1A">
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
           <w:pPr>
-            <w:pStyle w:val="24A862752142488EA0EB58120A581F58"/>
+            <w:pStyle w:val="36146838EC364D1B93846A460748F0C7"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="4905A8B64CC34FFCB3DAC9C79037728B"/>
+        <w:name w:val="B7B2EEBED3BF40EDBC5374DAB528F6B6"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{424177F2-0AEA-4984-8B97-30F813511C1C}"/>
+        <w:guid w:val="{7DBDDC81-5AFB-401A-86D0-7FA990A9845D}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A" w:rsidP="00E60C1A">
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
           <w:pPr>
-            <w:pStyle w:val="4905A8B64CC34FFCB3DAC9C79037728B"/>
+            <w:pStyle w:val="B7B2EEBED3BF40EDBC5374DAB528F6B6"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
     <w:docPart>
       <w:docPartPr>
-        <w:name w:val="8E1391971BAB4E4783E6918993C44A16"/>
+        <w:name w:val="B9B34D540105490AB8A82819D08E955E"/>
         <w:category>
           <w:name w:val="General"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
-        <w:guid w:val="{84DE39F0-29A9-4B44-A0B7-AE22E24F2525}"/>
+        <w:guid w:val="{AB7307FA-1CB7-46E9-946D-FF00C2A352A7}"/>
       </w:docPartPr>
       <w:docPartBody>
-        <w:p w:rsidR="00D5097E" w:rsidRDefault="00E60C1A" w:rsidP="00E60C1A">
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
           <w:pPr>
-            <w:pStyle w:val="8E1391971BAB4E4783E6918993C44A16"/>
+            <w:pStyle w:val="B9B34D540105490AB8A82819D08E955E"/>
+          </w:pPr>
+          <w:r w:rsidRPr="00BC6D00">
+            <w:rPr>
+              <w:rStyle w:val="PlaceholderText"/>
+            </w:rPr>
+            <w:t>Click or tap here to enter text.</w:t>
+          </w:r>
+        </w:p>
+      </w:docPartBody>
+    </w:docPart>
+    <w:docPart>
+      <w:docPartPr>
+        <w:name w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
+        <w:category>
+          <w:name w:val="General"/>
+          <w:gallery w:val="placeholder"/>
+        </w:category>
+        <w:types>
+          <w:type w:val="bbPlcHdr"/>
+        </w:types>
+        <w:behaviors>
+          <w:behavior w:val="content"/>
+        </w:behaviors>
+        <w:guid w:val="{DE3F3CB8-3E1B-4ADE-BF0B-D85FDA5C901F}"/>
+      </w:docPartPr>
+      <w:docPartBody>
+        <w:p w:rsidR="00741218" w:rsidRDefault="009F0161" w:rsidP="009F0161">
+          <w:pPr>
+            <w:pStyle w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
           </w:pPr>
           <w:r w:rsidRPr="00BC6D00">
             <w:rPr>
               <w:rStyle w:val="PlaceholderText"/>
             </w:rPr>
             <w:t>Click or tap here to enter text.</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Calibri Light">
+    <w:panose1 w:val="020F0302020204030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-  </w:font>
-[...17 lines deleted...]
-    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="0"/>
   </w:compat>
   <w:rsids>
-    <w:rsidRoot w:val="00E60C1A"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00384074"/>
+    <w:rsidRoot w:val="009F0161"/>
+    <w:rsid w:val="00091462"/>
+    <w:rsid w:val="001B2FDB"/>
+    <w:rsid w:val="00225BA4"/>
+    <w:rsid w:val="003132FD"/>
+    <w:rsid w:val="004039FC"/>
     <w:rsid w:val="00412506"/>
-    <w:rsid w:val="004F4A48"/>
-[...2 lines deleted...]
-    <w:rsid w:val="00E60C1A"/>
+    <w:rsid w:val="005E6478"/>
+    <w:rsid w:val="006C2D58"/>
+    <w:rsid w:val="00741218"/>
+    <w:rsid w:val="007D1A1B"/>
+    <w:rsid w:val="008F1E04"/>
+    <w:rsid w:val="009F0161"/>
+    <w:rsid w:val="00C34698"/>
+    <w:rsid w:val="00CD6DD6"/>
+    <w:rsid w:val="00D11F4C"/>
+    <w:rsid w:val="00E079ED"/>
+    <w:rsid w:val="00E21DCB"/>
+    <w:rsid w:val="00F13AD8"/>
+    <w:rsid w:val="00FE35E5"/>
+    <w:rsid w:val="00FF2414"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
@@ -3862,246 +7904,246 @@
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="NoList">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="character" w:styleId="PlaceholderText">
     <w:name w:val="Placeholder Text"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
-    <w:rsid w:val="00E60C1A"/>
+    <w:rsid w:val="009F0161"/>
     <w:rPr>
       <w:color w:val="666666"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="CD1FC5DA5BCA4E788C2C3CD4985803F1">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4230B04FB20244E0A8FA2F77A26138A6">
+    <w:name w:val="4230B04FB20244E0A8FA2F77A26138A6"/>
+    <w:rsid w:val="009F0161"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="92DFA041E4E74854905E378551D7BAD3">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="D83E873E51FF4C27A33EB90E70C27E50">
+    <w:name w:val="D83E873E51FF4C27A33EB90E70C27E50"/>
+    <w:rsid w:val="009F0161"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="24A862752142488EA0EB58120A581F58">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="36146838EC364D1B93846A460748F0C7">
+    <w:name w:val="36146838EC364D1B93846A460748F0C7"/>
+    <w:rsid w:val="009F0161"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="4905A8B64CC34FFCB3DAC9C79037728B">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B7B2EEBED3BF40EDBC5374DAB528F6B6">
+    <w:name w:val="B7B2EEBED3BF40EDBC5374DAB528F6B6"/>
+    <w:rsid w:val="009F0161"/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="8E1391971BAB4E4783E6918993C44A16">
-[...11 lines deleted...]
-    </w:rPr>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="B9B34D540105490AB8A82819D08E955E">
+    <w:name w:val="B9B34D540105490AB8A82819D08E955E"/>
+    <w:rsid w:val="009F0161"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="C27F7BF63A39438A9014E66D7D9D83C6">
+    <w:name w:val="C27F7BF63A39438A9014E66D7D9D83C6"/>
+    <w:rsid w:val="009F0161"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="6AA230F17DBA4091A27CC3584343F7DF">
+    <w:name w:val="6AA230F17DBA4091A27CC3584343F7DF"/>
+    <w:rsid w:val="009F0161"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="FD3FA63D87674E9984D4DE79FFD5E114">
+    <w:name w:val="FD3FA63D87674E9984D4DE79FFD5E114"/>
+    <w:rsid w:val="009F0161"/>
+  </w:style>
+  <w:style w:type="paragraph" w:customStyle="1" w:styleId="703E63CB67DB4ED8A4490AE2BD17CBF9">
+    <w:name w:val="703E63CB67DB4ED8A4490AE2BD17CBF9"/>
+    <w:rsid w:val="007D1A1B"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
-        <a:srgbClr val="44546A"/>
+        <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
-        <a:srgbClr val="E7E6E6"/>
+        <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
-        <a:srgbClr val="5B9BD5"/>
+        <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
-        <a:srgbClr val="ED7D31"/>
+        <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
-        <a:srgbClr val="A5A5A5"/>
+        <a:srgbClr val="196B24"/>
       </a:accent3>
       <a:accent4>
-        <a:srgbClr val="FFC000"/>
+        <a:srgbClr val="0F9ED5"/>
       </a:accent4>
       <a:accent5>
-        <a:srgbClr val="4472C4"/>
+        <a:srgbClr val="A02B93"/>
       </a:accent5>
       <a:accent6>
-        <a:srgbClr val="70AD47"/>
+        <a:srgbClr val="4EA72E"/>
       </a:accent6>
       <a:hlink>
-        <a:srgbClr val="0563C1"/>
+        <a:srgbClr val="467886"/>
       </a:hlink>
       <a:folHlink>
-        <a:srgbClr val="954F72"/>
+        <a:srgbClr val="96607D"/>
       </a:folHlink>
     </a:clrScheme>
     <a:fontScheme name="Office">
       <a:majorFont>
-        <a:latin typeface="Calibri Light" panose="020F0302020204030204"/>
+        <a:latin typeface="Aptos Display" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ ゴシック"/>
+        <a:font script="Jpan" typeface="游ゴシック Light"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线 Light"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Times New Roman"/>
         <a:font script="Hebr" typeface="Times New Roman"/>
         <a:font script="Thai" typeface="Angsana New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="MoolBoran"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Times New Roman"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:majorFont>
       <a:minorFont>
-        <a:latin typeface="Calibri" panose="020F0502020204030204"/>
+        <a:latin typeface="Aptos" panose="02110004020202020204"/>
         <a:ea typeface=""/>
         <a:cs typeface=""/>
-        <a:font script="Jpan" typeface="ＭＳ 明朝"/>
+        <a:font script="Jpan" typeface="游明朝"/>
         <a:font script="Hang" typeface="맑은 고딕"/>
-        <a:font script="Hans" typeface="宋体"/>
+        <a:font script="Hans" typeface="等线"/>
         <a:font script="Hant" typeface="新細明體"/>
         <a:font script="Arab" typeface="Arial"/>
         <a:font script="Hebr" typeface="Arial"/>
         <a:font script="Thai" typeface="Cordia New"/>
         <a:font script="Ethi" typeface="Nyala"/>
         <a:font script="Beng" typeface="Vrinda"/>
         <a:font script="Gujr" typeface="Shruti"/>
         <a:font script="Khmr" typeface="DaunPenh"/>
         <a:font script="Knda" typeface="Tunga"/>
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
+        <a:font script="Armn" typeface="Arial"/>
+        <a:font script="Bugi" typeface="Leelawadee UI"/>
+        <a:font script="Bopo" typeface="Microsoft JhengHei"/>
+        <a:font script="Java" typeface="Javanese Text"/>
+        <a:font script="Lisu" typeface="Segoe UI"/>
+        <a:font script="Mymr" typeface="Myanmar Text"/>
+        <a:font script="Nkoo" typeface="Ebrima"/>
+        <a:font script="Olck" typeface="Nirmala UI"/>
+        <a:font script="Osma" typeface="Ebrima"/>
+        <a:font script="Phag" typeface="Phagspa"/>
+        <a:font script="Syrn" typeface="Estrangelo Edessa"/>
+        <a:font script="Syrj" typeface="Estrangelo Edessa"/>
+        <a:font script="Syre" typeface="Estrangelo Edessa"/>
+        <a:font script="Sora" typeface="Nirmala UI"/>
+        <a:font script="Tale" typeface="Microsoft Tai Le"/>
+        <a:font script="Talu" typeface="Microsoft New Tai Lue"/>
+        <a:font script="Tfng" typeface="Ebrima"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:gradFill rotWithShape="1">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
@@ -4119,65 +8161,65 @@
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
-        <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
-[...5 lines deleted...]
-        </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
+          <a:solidFill>
+            <a:schemeClr val="phClr"/>
+          </a:solidFill>
+          <a:prstDash val="solid"/>
+          <a:miter lim="800000"/>
+        </a:ln>
+        <a:ln w="25400" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
       <a:effectStyleLst>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
@@ -4198,73 +8240,121 @@
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
-  <a:objectDefaults/>
+  <a:objectDefaults>
+    <a:lnDef>
+      <a:spPr/>
+      <a:bodyPr/>
+      <a:lstStyle/>
+      <a:style>
+        <a:lnRef idx="2">
+          <a:schemeClr val="accent1"/>
+        </a:lnRef>
+        <a:fillRef idx="0">
+          <a:schemeClr val="accent1"/>
+        </a:fillRef>
+        <a:effectRef idx="1">
+          <a:schemeClr val="accent1"/>
+        </a:effectRef>
+        <a:fontRef idx="minor">
+          <a:schemeClr val="tx1"/>
+        </a:fontRef>
+      </a:style>
+    </a:lnDef>
+  </a:objectDefaults>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps2.xml"/></Relationships>
 </file>
 
 <file path=customXml/_rels/item3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps3.xml"/></Relationships>
 </file>
 
+<file path=customXml/_rels/item4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps4.xml"/></Relationships>
+</file>
+
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
+<?mso-contentType ?>
+<FormTemplates xmlns="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms">
+  <Display>DocumentLibraryForm</Display>
+  <Edit>DocumentLibraryForm</Edit>
+  <New>DocumentLibraryForm</New>
+</FormTemplates>
+</file>
+
+<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
+<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+</file>
+
+<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
+<p:properties xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance" xmlns:pc="http://schemas.microsoft.com/office/infopath/2007/PartnerControls">
+  <documentManagement>
+    <lcf76f155ced4ddcb4097134ff3c332f xmlns="9e815a2d-38cd-4623-8aee-3fd50abef970">
+      <Terms xmlns="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    </lcf76f155ced4ddcb4097134ff3c332f>
+    <TaxCatchAll xmlns="7c1c3519-8d48-4441-8b25-a58b73c2775c" xsi:nil="true"/>
+  </documentManagement>
+</p:properties>
+</file>
+
+<file path=customXml/item4.xml><?xml version="1.0" encoding="utf-8"?>
 <ct:contentTypeSchema xmlns:ct="http://schemas.microsoft.com/office/2006/metadata/contentType" xmlns:ma="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes" ct:_="" ma:_="" ma:contentTypeName="Document" ma:contentTypeID="0x01010016AC568184028442836B968718F28B8E" ma:contentTypeVersion="13" ma:contentTypeDescription="Create a new document." ma:contentTypeScope="" ma:versionID="23aa243a7cdd044c53e78ce377ff0536">
   <xsd:schema xmlns:xsd="http://www.w3.org/2001/XMLSchema" xmlns:xs="http://www.w3.org/2001/XMLSchema" xmlns:p="http://schemas.microsoft.com/office/2006/metadata/properties" xmlns:ns2="9e815a2d-38cd-4623-8aee-3fd50abef970" xmlns:ns3="7c1c3519-8d48-4441-8b25-a58b73c2775c" targetNamespace="http://schemas.microsoft.com/office/2006/metadata/properties" ma:root="true" ma:fieldsID="9ede0e8a5f18015900f3dd46a79496c4" ns2:_="" ns3:_="">
     <xsd:import namespace="9e815a2d-38cd-4623-8aee-3fd50abef970"/>
     <xsd:import namespace="7c1c3519-8d48-4441-8b25-a58b73c2775c"/>
     <xsd:element name="properties">
       <xsd:complexType>
         <xsd:sequence>
           <xsd:element name="documentManagement">
             <xsd:complexType>
               <xsd:all>
                 <xsd:element ref="ns2:MediaServiceMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceFastMetadata" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceSearchProperties" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceObjectDetectorVersions" minOccurs="0"/>
                 <xsd:element ref="ns2:lcf76f155ced4ddcb4097134ff3c332f" minOccurs="0"/>
                 <xsd:element ref="ns3:TaxCatchAll" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceDateTaken" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceOCR" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceGenerationTime" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceEventHashCode" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaServiceLocation" minOccurs="0"/>
                 <xsd:element ref="ns2:MediaLengthInSeconds" minOccurs="0"/>
               </xsd:all>
             </xsd:complexType>
           </xsd:element>
@@ -4427,141 +8517,116 @@
     <xs:element name="EntityId2" type="xs:string"/>
     <xs:element name="EntityId3" type="xs:string"/>
     <xs:element name="EntityId4" type="xs:string"/>
     <xs:element name="EntityId5" type="xs:string"/>
     <xs:element name="Terms">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermInfo" minOccurs="0" maxOccurs="unbounded"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermInfo">
       <xs:complexType>
         <xs:sequence>
           <xs:element ref="pc:TermName" minOccurs="0"/>
           <xs:element ref="pc:TermId" minOccurs="0"/>
         </xs:sequence>
       </xs:complexType>
     </xs:element>
     <xs:element name="TermName" type="xs:string"/>
     <xs:element name="TermId" type="xs:string"/>
   </xs:schema>
 </ct:contentTypeSchema>
 </file>
 
-<file path=customXml/item2.xml><?xml version="1.0" encoding="utf-8"?>
-[...5 lines deleted...]
-</FormTemplates>
+<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{74644BAE-842C-4793-87BB-A65B4A5E402E}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/sharepoint/v3/contenttype/forms"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/item3.xml><?xml version="1.0" encoding="utf-8"?>
-[...7 lines deleted...]
-</p:properties>
+<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{137A935D-9DE4-4618-BFA6-0C1CBCB584B0}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{D2FB0A67-ADE1-4553-A0A4-40E0F6108ED8}">
+<file path=customXml/itemProps3.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{C4156B3F-386A-4E35-B939-B76C1EB16B57}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
+    <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
+    <ds:schemaRef ds:uri="9e815a2d-38cd-4623-8aee-3fd50abef970"/>
+    <ds:schemaRef ds:uri="7c1c3519-8d48-4441-8b25-a58b73c2775c"/>
+  </ds:schemaRefs>
+</ds:datastoreItem>
+</file>
+
+<file path=customXml/itemProps4.xml><?xml version="1.0" encoding="utf-8"?>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{FBAEF5D4-76E1-4397-8E3E-C0CEB078B81A}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/contentType"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties/metaAttributes"/>
     <ds:schemaRef ds:uri="http://www.w3.org/2001/XMLSchema"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/metadata/properties"/>
     <ds:schemaRef ds:uri="9e815a2d-38cd-4623-8aee-3fd50abef970"/>
     <ds:schemaRef ds:uri="7c1c3519-8d48-4441-8b25-a58b73c2775c"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/2006/documentManagement/types"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/office/infopath/2007/PartnerControls"/>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/package/2006/metadata/core-properties"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/elements/1.1/"/>
     <ds:schemaRef ds:uri="http://purl.org/dc/terms/"/>
     <ds:schemaRef ds:uri="http://schemas.microsoft.com/internal/obd"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
-<file path=customXml/itemProps2.xml><?xml version="1.0" encoding="utf-8"?>
-[...17 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>2</Pages>
-  <Words>449</Words>
-  <Characters>2627</Characters>
+  <Words>426</Words>
+  <Characters>2657</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>61</Lines>
-  <Paragraphs>44</Paragraphs>
+  <Lines>91</Lines>
+  <Paragraphs>39</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
-  <HeadingPairs>
-[...14 lines deleted...]
-  <Company>Pueblo Community College</Company>
+  <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>3032</CharactersWithSpaces>
+  <CharactersWithSpaces>3044</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
-  <dc:creator>Jimenez, Julie</dc:creator>
+  <dc:creator>Brubaker, Angela</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
-  <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="ContentTypeId">
     <vt:lpwstr>0x01010016AC568184028442836B968718F28B8E</vt:lpwstr>
   </property>
+  <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="MediaServiceImageTags">
+    <vt:lpwstr/>
+  </property>
 </Properties>
 </file>